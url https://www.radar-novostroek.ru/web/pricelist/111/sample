--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mr-group/siti-bej" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-3-12303/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-31-3-13103/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-11-3-11103/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-2-12302/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-13-8-11308/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-17-8-11708/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-10-1-41001/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-9-1-10901/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-6-9-40609/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-6-9-10609/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mr-group/siti-bej" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-3-12303/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-31-3-13103/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-11-3-11103/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-2-12302/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-17-8-11708/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-17-8-41708/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-9-1-10901/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-6-1-10601/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-6-9-40609/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-6-9-10609/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mr-group/siti-bej" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-3-12303/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-31-3-13103/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-13-3-41303/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-11-3-11103/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-2-12302/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-3-8-k-1-26-8-82608/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-13-8-41308/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-13-8-11308/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-17-8-11708/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-3-7-k-1-20-6-72006/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-10-1-41001/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-9-1-10901/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-6-9-40609/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-6-9-10609/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-3-8-k-1-46-1-84601/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mr-group/siti-bej" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-3-12303/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-31-3-13103/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-13-3-41303/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-11-3-11103/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-23-2-12302/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-3-8-k-1-26-8-82608/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-13-8-41308/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-17-8-11708/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-17-8-41708/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-3-7-k-1-20-6-72006/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-9-1-10901/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-6-1-10601/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-14-k-14-6-9-40609/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-6-11-k-11-6-9-10609/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-group.ru/catalog/apartments/sb-3-8-k-1-46-1-84601/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>MR · Сити Бэй · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>MR · Сити Бэй · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -860,269 +860,269 @@
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Пасифик 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
         <v>20441883</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
         <v>20441883</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="9" t="n">
         <v>46157</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-11-k-11-13-8-11308</t>
+          <t>111-sb-6-11-k-11-17-8-11708</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>24168716</v>
+        <v>24550072</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>472969</v>
+        <v>488073</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>21751844</v>
+        <v>22095065</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>51.1</v>
+        <v>50.3</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>59</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Пасифик 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>24168716</v>
+        <v>24550072</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>24168716</v>
+        <v>24550072</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="9" t="n">
-        <v>46157</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-11-k-11-17-8-11708</t>
+          <t>111-sb-6-14-k-14-17-8-41708</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>24550072</v>
+        <v>24847596</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>488073</v>
+        <v>493988</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>22095065</v>
+        <v>22362837</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>50.3</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>59</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Пасифик 1</t>
+          <t>Пасифик 4</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>24550072</v>
+        <v>24847596</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>24550072</v>
+        <v>24847596</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="9" t="n">
-        <v>46112</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-14-k-14-10-1-41001</t>
+          <t>111-sb-6-11-k-11-9-1-10901</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>31652914</v>
+        <v>31676187</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>399658</v>
+        <v>389621</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>28487622</v>
+        <v>28508569</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>79.2</v>
+        <v>81.3</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>59</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Пасифик 4</t>
+          <t>Пасифик 1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>31652914</v>
+        <v>31676187</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>31652914</v>
+        <v>31676187</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="9" t="n">
-        <v>46157</v>
+        <v>46109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-11-k-11-9-1-10901</t>
+          <t>111-sb-6-11-k-11-6-1-10601</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>31676187</v>
+        <v>32397660</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>389621</v>
+        <v>378920</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>28508569</v>
+        <v>29157894</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>81.3</v>
+        <v>85.5</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>59</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Пасифик 1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>31676187</v>
+        <v>32397660</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>31676187</v>
+        <v>32397660</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="9" t="n">
-        <v>46109</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>111-sb-6-14-k-14-6-9-40609</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>37620436</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>359660</v>
       </c>
       <c r="E12" s="6" t="n">
         <v>33858392</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>104.6</v>
@@ -1810,161 +1810,161 @@
           <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Пасифик 4</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
         <v>22941856</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>22941856</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-11-k-11-13-8-11308</t>
+          <t>111-sb-6-11-k-11-17-8-11708</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>24168716</v>
+        <v>24550072</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>472969</v>
+        <v>488073</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>21751844</v>
+        <v>22095065</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>51.1</v>
+        <v>50.3</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>59</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Пасифик 1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>24168716</v>
+        <v>24550072</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>24168716</v>
+        <v>24550072</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="9" t="n">
-        <v>46157</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-11-k-11-17-8-11708</t>
+          <t>111-sb-6-14-k-14-17-8-41708</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>24550072</v>
+        <v>24847596</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>488073</v>
+        <v>493988</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>22095065</v>
+        <v>22362837</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>50.3</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>59</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Пасифик 1</t>
+          <t>Пасифик 4</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>24550072</v>
+        <v>24847596</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>24550072</v>
+        <v>24847596</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="9" t="n">
-        <v>46112</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>111-sb-3-7-k-1-20-6-72006</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="9" t="n">
         <v>46165</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>31092673</v>
       </c>
       <c r="F13" s="6" t="n">
@@ -1990,161 +1990,161 @@
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Норс  7</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>31092673</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>31092673</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="9" t="n">
         <v>46161</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-14-k-14-10-1-41001</t>
+          <t>111-sb-6-11-k-11-9-1-10901</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>31652914</v>
+        <v>31676187</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>399658</v>
+        <v>389621</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>28487622</v>
+        <v>28508569</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>79.2</v>
+        <v>81.3</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>59</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Пасифик 4</t>
+          <t>Пасифик 1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>31652914</v>
+        <v>31676187</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>31652914</v>
+        <v>31676187</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="9" t="n">
-        <v>46157</v>
+        <v>46109</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>111-sb-6-11-k-11-9-1-10901</t>
+          <t>111-sb-6-11-k-11-6-1-10601</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>31676187</v>
+        <v>32397660</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>389621</v>
+        <v>378920</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>28508569</v>
+        <v>29157894</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>81.3</v>
+        <v>85.5</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>59</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Пасифик 1</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>31676187</v>
+        <v>32397660</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>31676187</v>
+        <v>32397660</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="9" t="n">
-        <v>46109</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>111-sb-6-14-k-14-6-9-40609</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>37620436</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>359660</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>33858392</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
@@ -2405,58 +2405,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.09.2026 - 31.12.2028</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>33.1% (1493 из 4506)</t>
+          <t>34.8% (1567 из 4506)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>