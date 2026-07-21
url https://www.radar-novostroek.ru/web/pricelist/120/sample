--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -473,90 +473,90 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/donstroj/nachalo" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor5/flat360208445/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor5/flat360207019/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor5/flat360207024/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor8/flat360207066/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor8/flat360208468/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor6/flat360207040/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor5/flat360206154/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor7/flat360206168/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor10/flat360206187/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor11/flat360206193/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/donstroj/nachalo" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor5/flat360208445/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor6/flat360208453/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor5/flat360207019/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor5/flat360207024/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor8/flat360207066/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor6/flat360208450/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor8/flat360208467/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor8/flat360208468/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor6/flat360207040/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor4/flat360207005/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor5/flat360206154/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor7/flat360206168/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor4/flat360206141/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor10/flat360206187/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor11/flat360206193/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/donstroj/nachalo" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor5/flat360208445/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor6/flat360208453/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor5/flat360207019/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor5/flat360207024/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor8/flat360207066/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor6/flat360208450/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus8/section1/floor8/flat360208468/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor6/flat360207040/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus7/section1/floor4/flat360207005/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor5/flat360206154/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor7/flat360206168/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor4/flat360206141/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor5/flat360206150/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor10/flat360206187/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donstroy.moscow/objects/nachalo/plans/quarter1/korpus6/section1/floor11/flat360206193/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Донстрой · Начало · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Донстрой · Начало · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -1596,400 +1596,402 @@
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>0, Корпус 8</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>61545900</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>61545900</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>120-360208467</t>
-[...9 lines deleted...]
-      </c>
+          <t>120-360208468</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>61938400</v>
+        <v>76279500</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>1112000</v>
+        <v>1035000</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>55.7</v>
+        <v>73.7</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 8</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>61938400</v>
+        <v>76279500</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>61938400</v>
+        <v>76279500</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>120-360208468</t>
+          <t>120-360207040</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>76279500</v>
+        <v>80158500</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1035000</v>
+        <v>1137000</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>73.7</v>
+        <v>70.5</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 8</t>
+          <t>0, Корпус 7</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>76279500</v>
+        <v>80158500</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>76279500</v>
+        <v>80158500</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>120-360207040</t>
-[...3 lines deleted...]
-      <c r="C12" s="2" t="n"/>
+          <t>120-360207005</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>46169</v>
+      </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>80158500</v>
+        <v>82124800</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>1137000</v>
+        <v>1024000</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>70.5</v>
+        <v>80.2</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>0, Корпус 7</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>80158500</v>
+        <v>82124800</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>80158500</v>
+        <v>82124800</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>120-360207005</t>
-[...9 lines deleted...]
-      </c>
+          <t>120-360206154</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr"/>
+      <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>82124800</v>
+        <v>120068700</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>1024000</v>
+        <v>1073000</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>80.2</v>
+        <v>111.9</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>0, Корпус 7</t>
+          <t>0, Корпус 6</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>82124800</v>
+        <v>120068700</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>82124800</v>
+        <v>120068700</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>120-360206154</t>
+          <t>120-360206168</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>120068700</v>
+        <v>122756400</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>1073000</v>
+        <v>1098000</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>111.9</v>
+        <v>111.8</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>0, Корпус 6</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>120068700</v>
+        <v>122756400</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>120068700</v>
+        <v>122756400</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>120-360206168</t>
-[...3 lines deleted...]
-      <c r="C15" s="2" t="n"/>
+          <t>120-360206141</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C15" s="9" t="n">
+        <v>46169</v>
+      </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>122756400</v>
+        <v>124189000</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>1098000</v>
+        <v>1066000</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>111.8</v>
+        <v>116.5</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>0, Корпус 6</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>122756400</v>
+        <v>124189000</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>122756400</v>
+        <v>124189000</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>120-360206141</t>
+          <t>120-360206150</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C16" s="9" t="n">
-        <v>46169</v>
+        <v>46113</v>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>124189000</v>
+        <v>138554500</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>1066000</v>
+        <v>1085000</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>116.5</v>
+        <v>127.7</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>0, Корпус 6</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>124189000</v>
+        <v>138554500</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>124189000</v>
+        <v>138554500</v>
       </c>
       <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R16" s="2" t="n"/>
+      <c r="R16" s="9" t="n">
+        <v>46112</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>120-360206187</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>177828600</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>1083000</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>164.2</v>
       </c>
@@ -2169,58 +2171,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2029 - 31.03.2030</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>10.5% (101 из 962)</t>
+          <t>11.3% (109 из 962)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>