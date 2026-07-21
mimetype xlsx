--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -512,51 +512,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Level · Саввинская 27 · Москва · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Level · Саввинская 27 · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -705,51 +705,51 @@
         <v>249448125</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>211-34025</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
         <v>334786724</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>2507766</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>301308052</v>
+        <v>301308051</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>133.5</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
         <v>334786724</v>
       </c>
       <c r="M5" s="8" t="n">
@@ -759,51 +759,51 @@
         <v>334786724</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>211-34045</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
         <v>456324515</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>3478083</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>410692064</v>
+        <v>410692063</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>131.2</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
         <v>456324515</v>
       </c>
       <c r="M6" s="8" t="n">
@@ -971,51 +971,51 @@
         <v>671864349</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>211-34032</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
         <v>675933503</v>
       </c>
       <c r="D10" s="6" t="n">
         <v>3274872</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>608340153</v>
+        <v>608340152</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>206.4</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
         <v>675933503</v>
       </c>
       <c r="M10" s="8" t="n">
@@ -1077,51 +1077,51 @@
         <v>726419822</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>211-34031</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>1076908250</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>3180473</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>969217425</v>
+        <v>969217424</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>338.6</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
         <v>1076908250</v>
       </c>
       <c r="M12" s="8" t="n">
@@ -1439,51 +1439,51 @@
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>211-34025</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>334786724</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>2507766</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>301308052</v>
+        <v>301308051</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>133.5</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>334786724</v>
       </c>
       <c r="O5" s="8" t="n">
@@ -1495,51 +1495,51 @@
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>211-34045</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>456324515</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>3478083</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>410692064</v>
+        <v>410692063</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>131.2</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
         <v>456324515</v>
       </c>
       <c r="O6" s="8" t="n">
@@ -1715,51 +1715,51 @@
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>211-34032</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>675933503</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>3274872</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>608340153</v>
+        <v>608340152</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
         <v>206.4</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
         <v>675933503</v>
       </c>
       <c r="O10" s="8" t="n">
@@ -1825,51 +1825,51 @@
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>211-34031</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>1076908250</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>3180473</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>969217425</v>
+        <v>969217424</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>338.6</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 27</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
         <v>1076908250</v>
       </c>
       <c r="O12" s="8" t="n">
@@ -2026,64 +2026,64 @@
         <is>
           <t>Элитный</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>15.05.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>