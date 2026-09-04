--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -512,51 +512,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Level · Саввинская 27 · Москва · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Level · Саввинская 27 · Москва · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -2041,49 +2041,49 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>15.05.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>