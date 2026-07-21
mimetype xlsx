--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -507,51 +507,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Level · Саввинская 17 · Москва · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Level · Саввинская 17 · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -1360,49 +1360,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>