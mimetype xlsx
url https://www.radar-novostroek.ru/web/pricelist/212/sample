--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -507,51 +507,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Level · Саввинская 17 · Москва · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Level · Саввинская 17 · Москва · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -1360,49 +1360,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>