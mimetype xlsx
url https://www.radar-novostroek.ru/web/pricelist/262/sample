--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120150/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119328/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127828/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127829/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119328/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120235/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119508/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120165/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119783/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120147/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120150/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119328/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120827/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127828/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127829/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120762/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121416/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119783/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120249/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119328/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120235/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119485/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127828/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119508/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120165/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121416/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Эталон · Ягодное Река Парк · Мурино · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Эталон · Ягодное Река Парк · Мурино · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,517 +653,505 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>262-120261</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>6714814</v>
+        <v>6748388</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>238961</v>
+        <v>240156</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>28.1</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr"/>
       <c r="L4" s="6" t="n">
+        <v>6748388</v>
+      </c>
+      <c r="M4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="6" t="n">
         <v>6714814</v>
       </c>
-      <c r="M4" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O4" s="9" t="n">
-        <v>0.004999994761582403</v>
+        <v>0.00499998957528831</v>
       </c>
       <c r="P4" s="10" t="n">
         <v>46115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>262-119921</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>7059222</v>
+        <v>7094518</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>246826</v>
+        <v>248060</v>
       </c>
       <c r="E5" s="2" t="n"/>
-      <c r="F5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>28.6</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr"/>
       <c r="L5" s="6" t="n">
+        <v>7094518</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="6" t="n">
         <v>7059222</v>
       </c>
-      <c r="M5" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="9" t="n">
-        <v>0.005000070471651817</v>
+        <v>0.004999984417546296</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>262-120449</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>7282260</v>
+        <v>7318671</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>239548</v>
+        <v>240746</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>30.4</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>11</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr"/>
       <c r="L6" s="6" t="n">
+        <v>7318671</v>
+      </c>
+      <c r="M6" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="6" t="n">
         <v>7282260</v>
       </c>
-      <c r="M6" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="9" t="n">
-        <v>0.00499997929900925</v>
+        <v>0.00499995880399766</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>262-120150</t>
+          <t>262-120475</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>7453364</v>
+        <v>7544421</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>236615</v>
+        <v>237994</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>31.5</v>
+        <v>31.7</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr"/>
       <c r="L7" s="6" t="n">
-        <v>7453364</v>
+        <v>7544421</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>7416283</v>
+        <v>7506887</v>
       </c>
       <c r="O7" s="9" t="n">
-        <v>0.004999944042049097</v>
+        <v>0.004999942053210605</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>262-120475</t>
+          <t>262-119798</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>7506887</v>
+        <v>7906974</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>236810</v>
-[...1 lines deleted...]
-      <c r="E8" s="2" t="n"/>
+        <v>236029</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>5930230</v>
+      </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>31.7</v>
+        <v>33.5</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr"/>
       <c r="L8" s="6" t="n">
-        <v>7506887</v>
+        <v>7906974</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>7469539</v>
+        <v>7867636</v>
       </c>
       <c r="O8" s="9" t="n">
-        <v>0.005000040832506531</v>
+        <v>0.004999977121463169</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>262-119798</t>
+          <t>262-119328</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>7867636</v>
+        <v>7930578</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>234855</v>
+        <v>236029</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5900727</v>
-[...5 lines deleted...]
-      </c>
+        <v>5947933</v>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>33.5</v>
+        <v>33.6</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr"/>
       <c r="L9" s="6" t="n">
-        <v>7867636</v>
+        <v>7930578</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7828494</v>
+        <v>7891122</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0.004999939962909852</v>
+        <v>0.005000049422629634</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>262-119328</t>
+          <t>262-120235</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>7891122</v>
+        <v>7954180</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>234855</v>
+        <v>236029</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>5918341</v>
+        <v>5965635</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>33.6</v>
+        <v>33.7</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr"/>
       <c r="L10" s="6" t="n">
-        <v>7891122</v>
+        <v>7954180</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7851863</v>
+        <v>7914607</v>
       </c>
       <c r="O10" s="9" t="n">
-        <v>0.004999959882132431</v>
+        <v>0.00499999557779685</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>262-127828</t>
+          <t>262-119508</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>10321134</v>
+        <v>10567693</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>214131</v>
-[...6 lines deleted...]
-      </c>
+        <v>222478</v>
+      </c>
+      <c r="E11" s="6" t="n">
+        <v>7925770</v>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>48.2</v>
+        <v>47.5</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr"/>
       <c r="L11" s="6" t="n">
-        <v>10321134</v>
+        <v>10567693</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10269785</v>
+        <v>10515118</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0.005000007302976645</v>
+        <v>0.004999943890311074</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>262-127829</t>
+          <t>262-120165</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>10455052</v>
+        <v>10953787</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>216910</v>
+        <v>215202</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>48.2</v>
+        <v>50.9</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr"/>
       <c r="L12" s="6" t="n">
-        <v>10455052</v>
+        <v>10953787</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10403037</v>
+        <v>10899291</v>
       </c>
       <c r="O12" s="9" t="n">
-        <v>0.004999982216731518</v>
+        <v>0.004999958254165339</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>262-121282</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>16630832</v>
+        <v>16713986</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>192264</v>
+        <v>193225</v>
       </c>
       <c r="E13" s="2" t="n"/>
-      <c r="F13" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>86.5</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr"/>
       <c r="L13" s="6" t="n">
+        <v>16713986</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6" t="n">
         <v>16630832</v>
       </c>
-      <c r="M13" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="9" t="n">
-        <v>0.004999972202233345</v>
+        <v>0.004999990379314757</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1335,81 +1323,81 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>262-120261</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>6714814</v>
+        <v>6748388</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>238961</v>
+        <v>240156</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>28.1</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr"/>
       <c r="N4" s="6" t="n">
+        <v>6748388</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="6" t="n">
         <v>6714814</v>
       </c>
-      <c r="O4" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q4" s="9" t="n">
-        <v>0.004999994761582403</v>
+        <v>0.00499998957528831</v>
       </c>
       <c r="R4" s="10" t="n">
         <v>46115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>262-119783</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C5" s="10" t="n">
         <v>46156</v>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
@@ -1443,607 +1431,587 @@
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>6867073</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>262-119921</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>7059222</v>
+        <v>7094518</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>246826</v>
+        <v>248060</v>
       </c>
       <c r="G6" s="2" t="n"/>
-      <c r="H6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>28.6</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr"/>
       <c r="N6" s="6" t="n">
+        <v>7094518</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="6" t="n">
         <v>7059222</v>
       </c>
-      <c r="O6" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q6" s="9" t="n">
-        <v>0.005000070471651817</v>
+        <v>0.004999984417546296</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>262-120449</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>7282260</v>
+        <v>7318671</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>239548</v>
+        <v>240746</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>30.4</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>11</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr"/>
       <c r="N7" s="6" t="n">
+        <v>7318671</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="6" t="n">
         <v>7282260</v>
       </c>
-      <c r="O7" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q7" s="9" t="n">
-        <v>0.00499997929900925</v>
+        <v>0.00499995880399766</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>262-120147</t>
-[...9 lines deleted...]
-      </c>
+          <t>262-120475</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr"/>
+      <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>7324499</v>
+        <v>7544421</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>232524</v>
-[...8 lines deleted...]
-      </c>
+        <v>237994</v>
+      </c>
+      <c r="G8" s="2" t="n"/>
+      <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>31.5</v>
+        <v>31.7</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr"/>
       <c r="N8" s="6" t="n">
-        <v>7324499</v>
+        <v>7544421</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>7324499</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7506887</v>
+      </c>
+      <c r="Q8" s="9" t="n">
+        <v>0.004999942053210605</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>262-120150</t>
-[...3 lines deleted...]
-      <c r="C9" s="2" t="n"/>
+          <t>262-120249</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C9" s="10" t="n">
+        <v>46165</v>
+      </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>7453364</v>
+        <v>7700638</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>236615</v>
+        <v>236216</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>31.5</v>
+        <v>32.6</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr"/>
       <c r="N9" s="6" t="n">
-        <v>7453364</v>
+        <v>7700638</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>7416283</v>
-[...2 lines deleted...]
-        <v>0.004999944042049097</v>
+        <v>7700638</v>
+      </c>
+      <c r="Q9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>262-120475</t>
+          <t>262-119798</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7506887</v>
+        <v>7906974</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>236810</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="n"/>
+        <v>236029</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>5930230</v>
+      </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>31.7</v>
+        <v>33.5</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr"/>
       <c r="N10" s="6" t="n">
-        <v>7506887</v>
+        <v>7906974</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7469539</v>
+        <v>7867636</v>
       </c>
       <c r="Q10" s="9" t="n">
-        <v>0.005000040832506531</v>
+        <v>0.004999977121463169</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>262-119798</t>
+          <t>262-119328</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7867636</v>
+        <v>7930578</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>234855</v>
+        <v>236029</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>5900727</v>
-[...5 lines deleted...]
-      </c>
+        <v>5947933</v>
+      </c>
+      <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>33.5</v>
+        <v>33.6</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr"/>
       <c r="N11" s="6" t="n">
-        <v>7867636</v>
+        <v>7930578</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>7828494</v>
+        <v>7891122</v>
       </c>
       <c r="Q11" s="9" t="n">
-        <v>0.004999939962909852</v>
+        <v>0.005000049422629634</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>262-119328</t>
+          <t>262-120235</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7891122</v>
+        <v>7954180</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>234855</v>
+        <v>236029</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>5918341</v>
+        <v>5965635</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>33.6</v>
+        <v>33.7</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr"/>
       <c r="N12" s="6" t="n">
-        <v>7891122</v>
+        <v>7954180</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>7851863</v>
+        <v>7914607</v>
       </c>
       <c r="Q12" s="9" t="n">
-        <v>0.004999959882132431</v>
+        <v>0.00499999557779685</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>262-120827</t>
+          <t>262-119485</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
-        <v>46164</v>
+        <v>46171</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>9349179</v>
+        <v>9858863</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>244104</v>
+        <v>248334</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>38.3</v>
+        <v>39.7</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr"/>
       <c r="N13" s="6" t="n">
-        <v>9349179</v>
+        <v>9858863</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>9349179</v>
+        <v>9858863</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>262-127828</t>
         </is>
       </c>
-      <c r="B14" s="2" t="inlineStr"/>
-      <c r="C14" s="2" t="n"/>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C14" s="10" t="n">
+        <v>46199</v>
+      </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>10321134</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>214131</v>
       </c>
       <c r="G14" s="2" t="n"/>
-      <c r="H14" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>48.2</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr"/>
       <c r="N14" s="6" t="n">
         <v>10321134</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10269785</v>
-[...2 lines deleted...]
-        <v>0.005000007302976645</v>
+        <v>10321134</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>262-127829</t>
+          <t>262-119508</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>10455052</v>
+        <v>10567693</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>216910</v>
-[...1 lines deleted...]
-      <c r="G15" s="2" t="n"/>
+        <v>222478</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>7925770</v>
+      </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>48.2</v>
+        <v>47.5</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr"/>
       <c r="N15" s="6" t="n">
-        <v>10455052</v>
+        <v>10567693</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>10403037</v>
+        <v>10515118</v>
       </c>
       <c r="Q15" s="9" t="n">
-        <v>0.004999982216731518</v>
+        <v>0.004999943890311074</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>262-120762</t>
-[...9 lines deleted...]
-      </c>
+          <t>262-120165</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>11912855</v>
+        <v>10953787</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>213492</v>
-[...8 lines deleted...]
-      </c>
+        <v>215202</v>
+      </c>
+      <c r="G16" s="2" t="n"/>
+      <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>55.8</v>
+        <v>50.9</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr"/>
       <c r="N16" s="6" t="n">
-        <v>11912855</v>
+        <v>10953787</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>11912855</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10899291</v>
+      </c>
+      <c r="Q16" s="9" t="n">
+        <v>0.004999958254165339</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>262-121416</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C17" s="10" t="n">
         <v>46135</v>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>16438098</v>
       </c>
@@ -2073,85 +2041,81 @@
       </c>
       <c r="P17" s="6" t="n">
         <v>16438098</v>
       </c>
       <c r="Q17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="10" t="n">
         <v>46119</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>262-121282</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>16630832</v>
+        <v>16713986</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>192264</v>
+        <v>193225</v>
       </c>
       <c r="G18" s="2" t="n"/>
-      <c r="H18" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
         <v>86.5</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K18" s="2" t="n"/>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr"/>
       <c r="N18" s="6" t="n">
+        <v>16713986</v>
+      </c>
+      <c r="O18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P18" s="6" t="n">
         <v>16630832</v>
       </c>
-      <c r="O18" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q18" s="9" t="n">
-        <v>0.004999972202233345</v>
+        <v>0.004999990379314757</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2237,58 +2201,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2028</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>10.9% (214 из 1971)</t>
+          <t>11.6% (228 из 1971)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>