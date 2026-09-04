--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119328/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120235/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119508/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120165/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119966/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127828/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120165/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121420/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119783/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120249/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119328/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120235/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119485/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127828/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119508/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120165/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121416/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/yagodnoe-reka-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120261/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119783/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119921/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120449/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120475/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119798/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119966/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/119541/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127828/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/127829/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120165/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/120859/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121416/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121282/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/spb/choose/flat/yagodnoe-reka-park/121420/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Эталон · Ягодное Река Парк · Мурино · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Эталон · Ягодное Река Парк · Мурино · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,507 +653,509 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>262-120261</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>6748388</v>
+        <v>6816040</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>240156</v>
+        <v>242564</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>28.1</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr"/>
       <c r="L4" s="6" t="n">
+        <v>6816040</v>
+      </c>
+      <c r="M4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="6" t="n">
         <v>6748388</v>
       </c>
-      <c r="M4" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O4" s="9" t="n">
-        <v>0.00499998957528831</v>
+        <v>0.01002491261616848</v>
       </c>
       <c r="P4" s="10" t="n">
         <v>46115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>262-119921</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>7094518</v>
+        <v>7165640</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>248060</v>
+        <v>250547</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>28.6</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr"/>
       <c r="L5" s="6" t="n">
-        <v>7094518</v>
+        <v>7165640</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>7059222</v>
+        <v>7129990</v>
       </c>
       <c r="O5" s="9" t="n">
-        <v>0.004999984417546296</v>
+        <v>0.005000007012632556</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>262-120449</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>7318671</v>
+        <v>7392040</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>240746</v>
+        <v>243159</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>30.4</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>11</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr"/>
       <c r="L6" s="6" t="n">
-        <v>7318671</v>
+        <v>7392040</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>7282260</v>
+        <v>7355264</v>
       </c>
       <c r="O6" s="9" t="n">
-        <v>0.00499995880399766</v>
+        <v>0.0049999564937438</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>262-120475</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>7544421</v>
+        <v>7620054</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>237994</v>
-[...1 lines deleted...]
-      <c r="E7" s="2" t="n"/>
+        <v>240380</v>
+      </c>
+      <c r="E7" s="6" t="n">
+        <v>6629447</v>
+      </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>31.7</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>7</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr"/>
       <c r="L7" s="6" t="n">
-        <v>7544421</v>
+        <v>7620054</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>7506887</v>
+        <v>7582143</v>
       </c>
       <c r="O7" s="9" t="n">
-        <v>0.004999942053210605</v>
+        <v>0.005000037588317709</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>262-119798</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>7906974</v>
+        <v>7986241</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>236029</v>
+        <v>238395</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5930230</v>
+        <v>6948030</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>33.5</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr"/>
       <c r="L8" s="6" t="n">
-        <v>7906974</v>
+        <v>7986241</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>7867636</v>
+        <v>7946508</v>
       </c>
       <c r="O8" s="9" t="n">
-        <v>0.004999977121463169</v>
+        <v>0.005000057887061839</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>262-119328</t>
+          <t>262-119966</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>7930578</v>
+        <v>8025778</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>236029</v>
-[...3 lines deleted...]
-      </c>
+        <v>239575</v>
+      </c>
+      <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>33.6</v>
+        <v>33.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr"/>
       <c r="L9" s="6" t="n">
-        <v>7930578</v>
+        <v>8025778</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7891122</v>
+        <v>7985849</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0.005000049422629634</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="n"/>
+        <v>0.00499996932073221</v>
+      </c>
+      <c r="P9" s="10" t="n">
+        <v>46234</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>262-120235</t>
+          <t>262-127828</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>7954180</v>
+        <v>10476726</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>236029</v>
-[...3 lines deleted...]
-      </c>
+        <v>217359</v>
+      </c>
+      <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>33.7</v>
+        <v>48.2</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr"/>
       <c r="L10" s="6" t="n">
-        <v>7954180</v>
+        <v>10476726</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7914607</v>
+        <v>10321134</v>
       </c>
       <c r="O10" s="9" t="n">
-        <v>0.00499999557779685</v>
+        <v>0.01507508767931896</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>262-119508</t>
+          <t>262-120165</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>10567693</v>
+        <v>11063598</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>222478</v>
+        <v>217359</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7925770</v>
+        <v>9625330</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>47.5</v>
+        <v>50.9</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr"/>
       <c r="L11" s="6" t="n">
-        <v>10567693</v>
+        <v>11063598</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10515118</v>
+        <v>11008555</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0.004999943890311074</v>
+        <v>0.005000020438649759</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>262-120165</t>
+          <t>262-121282</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>10953787</v>
+        <v>16881542</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>215202</v>
+        <v>195162</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>50.9</v>
+        <v>86.5</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr"/>
       <c r="L12" s="6" t="n">
-        <v>10953787</v>
+        <v>16881542</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10899291</v>
+        <v>16797555</v>
       </c>
       <c r="O12" s="9" t="n">
-        <v>0.004999958254165339</v>
+        <v>0.004999953862332941</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>262-121282</t>
+          <t>262-121420</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>16713986</v>
+        <v>18675176</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>193225</v>
+        <v>222854</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>86.5</v>
+        <v>83.8</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr"/>
       <c r="L13" s="6" t="n">
-        <v>16713986</v>
+        <v>18675176</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>16630832</v>
-[...4 lines deleted...]
-      <c r="P13" s="2" t="n"/>
+        <v>18675176</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10" t="n">
+        <v>46255</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1323,81 +1325,81 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>262-120261</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>6748388</v>
+        <v>6816040</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>240156</v>
+        <v>242564</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>28.1</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr"/>
       <c r="N4" s="6" t="n">
+        <v>6816040</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="6" t="n">
         <v>6748388</v>
       </c>
-      <c r="O4" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q4" s="9" t="n">
-        <v>0.00499998957528831</v>
+        <v>0.01002491261616848</v>
       </c>
       <c r="R4" s="10" t="n">
         <v>46115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>262-119783</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C5" s="10" t="n">
         <v>46156</v>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
@@ -1431,693 +1433,705 @@
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>6867073</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>262-119921</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>7094518</v>
+        <v>7165640</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>248060</v>
+        <v>250547</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>28.6</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr"/>
       <c r="N6" s="6" t="n">
-        <v>7094518</v>
+        <v>7165640</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>7059222</v>
+        <v>7129990</v>
       </c>
       <c r="Q6" s="9" t="n">
-        <v>0.004999984417546296</v>
+        <v>0.005000007012632556</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>262-120449</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>7318671</v>
+        <v>7392040</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>240746</v>
+        <v>243159</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>30.4</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>11</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr"/>
       <c r="N7" s="6" t="n">
-        <v>7318671</v>
+        <v>7392040</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>7282260</v>
+        <v>7355264</v>
       </c>
       <c r="Q7" s="9" t="n">
-        <v>0.00499995880399766</v>
+        <v>0.0049999564937438</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>262-120475</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>7544421</v>
+        <v>7620054</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>237994</v>
-[...1 lines deleted...]
-      <c r="G8" s="2" t="n"/>
+        <v>240380</v>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>6629447</v>
+      </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>31.7</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr"/>
       <c r="N8" s="6" t="n">
-        <v>7544421</v>
+        <v>7620054</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>7506887</v>
+        <v>7582143</v>
       </c>
       <c r="Q8" s="9" t="n">
-        <v>0.004999942053210605</v>
+        <v>0.005000037588317709</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>262-120249</t>
-[...9 lines deleted...]
-      </c>
+          <t>262-119798</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>7700638</v>
+        <v>7986241</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>236216</v>
-[...1 lines deleted...]
-      <c r="G9" s="2" t="n"/>
+        <v>238395</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>6948030</v>
+      </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>32.6</v>
+        <v>33.5</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr"/>
       <c r="N9" s="6" t="n">
-        <v>7700638</v>
+        <v>7986241</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>7700638</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7946508</v>
+      </c>
+      <c r="Q9" s="9" t="n">
+        <v>0.005000057887061839</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>262-119798</t>
+          <t>262-119966</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7906974</v>
+        <v>8025778</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>236029</v>
-[...3 lines deleted...]
-      </c>
+        <v>239575</v>
+      </c>
+      <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
         <v>33.5</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr"/>
       <c r="N10" s="6" t="n">
-        <v>7906974</v>
+        <v>8025778</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7867636</v>
+        <v>7985849</v>
       </c>
       <c r="Q10" s="9" t="n">
-        <v>0.004999977121463169</v>
-[...1 lines deleted...]
-      <c r="R10" s="2" t="n"/>
+        <v>0.00499996932073221</v>
+      </c>
+      <c r="R10" s="10" t="n">
+        <v>46234</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>262-119328</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>262-119541</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="10" t="n">
+        <v>46134</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7930578</v>
+        <v>9358840</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>236029</v>
+        <v>228264</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>5947933</v>
-[...1 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+        <v>6738365</v>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
-        <v>33.6</v>
+        <v>41</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr"/>
       <c r="N11" s="6" t="n">
-        <v>7930578</v>
+        <v>9358840</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>7891122</v>
-[...2 lines deleted...]
-        <v>0.005000049422629634</v>
+        <v>9358840</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>262-120235</t>
+          <t>262-127828</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7954180</v>
+        <v>10476726</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>236029</v>
-[...3 lines deleted...]
-      </c>
+        <v>217359</v>
+      </c>
+      <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>33.7</v>
+        <v>48.2</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr"/>
       <c r="N12" s="6" t="n">
-        <v>7954180</v>
+        <v>10476726</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>7914607</v>
+        <v>10321134</v>
       </c>
       <c r="Q12" s="9" t="n">
-        <v>0.00499999557779685</v>
+        <v>0.01507508767931896</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>262-119485</t>
+          <t>262-127829</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
-        <v>46171</v>
+        <v>46214</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>9858863</v>
+        <v>10507327</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>248334</v>
+        <v>217994</v>
       </c>
       <c r="G13" s="2" t="n"/>
-      <c r="H13" s="2" t="inlineStr"/>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I13" s="7" t="n">
-        <v>39.7</v>
+        <v>48.2</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr"/>
       <c r="N13" s="6" t="n">
-        <v>9858863</v>
+        <v>10507327</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>9858863</v>
+        <v>10507327</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>262-127828</t>
-[...9 lines deleted...]
-      </c>
+          <t>262-120165</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>10321134</v>
+        <v>11063598</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>214131</v>
-[...1 lines deleted...]
-      <c r="G14" s="2" t="n"/>
+        <v>217359</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>9625330</v>
+      </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>48.2</v>
+        <v>50.9</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr"/>
       <c r="N14" s="6" t="n">
-        <v>10321134</v>
+        <v>11063598</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10321134</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11008555</v>
+      </c>
+      <c r="Q14" s="9" t="n">
+        <v>0.005000020438649759</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>262-119508</t>
-[...3 lines deleted...]
-      <c r="C15" s="2" t="n"/>
+          <t>262-120859</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C15" s="10" t="n">
+        <v>46143</v>
+      </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>10567693</v>
+        <v>13258939</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>222478</v>
-[...3 lines deleted...]
-      </c>
+        <v>215593</v>
+      </c>
+      <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>47.5</v>
+        <v>61.5</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr"/>
       <c r="N15" s="6" t="n">
-        <v>10567693</v>
+        <v>13258939</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>10515118</v>
-[...2 lines deleted...]
-        <v>0.004999943890311074</v>
+        <v>13258939</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>262-120165</t>
-[...3 lines deleted...]
-      <c r="C16" s="2" t="n"/>
+          <t>262-121416</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="10" t="n">
+        <v>46135</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>10953787</v>
+        <v>16438098</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>215202</v>
+        <v>196159</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>50.9</v>
+        <v>83.8</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr"/>
       <c r="N16" s="6" t="n">
-        <v>10953787</v>
+        <v>16438098</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>10899291</v>
-[...4 lines deleted...]
-      <c r="R16" s="2" t="n"/>
+        <v>16438098</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="10" t="n">
+        <v>46119</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>262-121416</t>
-[...9 lines deleted...]
-      </c>
+          <t>262-121282</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>16438098</v>
+        <v>16881542</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>196159</v>
+        <v>195162</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>83.8</v>
+        <v>86.5</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr"/>
       <c r="N17" s="6" t="n">
-        <v>16438098</v>
+        <v>16881542</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>16438098</v>
-[...6 lines deleted...]
-      </c>
+        <v>16797555</v>
+      </c>
+      <c r="Q17" s="9" t="n">
+        <v>0.004999953862332941</v>
+      </c>
+      <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>262-121282</t>
+          <t>262-121420</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>16713986</v>
+        <v>18675176</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>193225</v>
+        <v>222854</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>86.5</v>
+        <v>83.8</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K18" s="2" t="n"/>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr"/>
       <c r="N18" s="6" t="n">
-        <v>16713986</v>
+        <v>18675176</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>16630832</v>
-[...4 lines deleted...]
-      <c r="R18" s="2" t="n"/>
+        <v>18675176</v>
+      </c>
+      <c r="Q18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R18" s="10" t="n">
+        <v>46255</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
@@ -2201,58 +2215,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2028</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>11.6% (228 из 1971)</t>
+          <t>11.9% (234 из 1971)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>