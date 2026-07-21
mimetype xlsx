--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123732/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123680/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123719/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119387/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123732/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123680/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54024/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53893/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115659/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54403/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/83687/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123732/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123719/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119387/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53893/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119252/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54403/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/83687/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Эталон · Зеленая Река · Омск · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Эталон · Зеленая Река · Омск · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -638,185 +638,185 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>273-123732</t>
+          <t>273-123719</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>7642674</v>
+        <v>7886102</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>220887</v>
+        <v>217248</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>7031260</v>
+        <v>7255214</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>34.6</v>
+        <v>36.3</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr"/>
       <c r="L4" s="6" t="n">
-        <v>7642674</v>
+        <v>7886102</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>7642674</v>
+        <v>7886102</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>273-123680</t>
+          <t>273-53913</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>7809450</v>
+        <v>8037762</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>220606</v>
+        <v>310338</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>7184694</v>
+        <v>6269454</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>35.4</v>
+        <v>25.9</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2028-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr"/>
       <c r="L5" s="6" t="n">
-        <v>7809450</v>
+        <v>8037762</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>7809450</v>
+        <v>8037762</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>273-53913</t>
+          <t>273-119387</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>310338</v>
+        <v>225729</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>6269454</v>
+        <v>7496912</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>25.9</v>
+        <v>36.1</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr"/>
       <c r="L6" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>273-53884</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>316820</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>6425108</v>
@@ -1323,138 +1323,148 @@
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>273-123732</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr"/>
-      <c r="C4" s="2" t="n"/>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46192</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>7642674</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>220887</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>7031260</v>
       </c>
-      <c r="H4" s="2" t="inlineStr"/>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I4" s="7" t="n">
         <v>34.6</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr"/>
       <c r="N4" s="6" t="n">
         <v>7642674</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>7642674</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>273-123680</t>
+          <t>273-123719</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>7809450</v>
+        <v>7886102</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>220606</v>
+        <v>217248</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>7184694</v>
+        <v>7255214</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>35.4</v>
+        <v>36.3</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr"/>
       <c r="N5" s="6" t="n">
-        <v>7809450</v>
+        <v>7886102</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>7809450</v>
+        <v>7886102</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>273-53913</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>8037762</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>310338</v>
       </c>
@@ -1470,108 +1480,96 @@
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr"/>
       <c r="N6" s="6" t="n">
         <v>8037762</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
         <v>8037762</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>273-54024</t>
-[...9 lines deleted...]
-      </c>
+          <t>273-119387</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr"/>
+      <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>8190210</v>
+        <v>8148817</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>238088</v>
+        <v>225729</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>5405538</v>
-[...5 lines deleted...]
-      </c>
+        <v>7496912</v>
+      </c>
+      <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>34.4</v>
+        <v>36.1</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr"/>
       <c r="N7" s="6" t="n">
-        <v>8190210</v>
+        <v>8148817</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>8190210</v>
+        <v>8148817</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R7" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>273-53884</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>316820</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>6425108</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
@@ -1746,101 +1744,101 @@
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr"/>
       <c r="N11" s="6" t="n">
         <v>10321218</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
         <v>10321218</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>273-115659</t>
+          <t>273-119252</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
-        <v>46152</v>
+        <v>46184</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>12036006</v>
+        <v>10756823</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>202968</v>
+        <v>190724</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>11073126</v>
+        <v>9896277</v>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I12" s="7" t="n">
-        <v>59.3</v>
+        <v>56.4</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr"/>
       <c r="N12" s="6" t="n">
-        <v>12036006</v>
+        <v>10756823</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>12036006</v>
+        <v>10756823</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>273-115847</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>178738</v>
       </c>
@@ -2239,68 +2237,70 @@
         <is>
           <t>Типовой</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>30.06.2026 - 30.06.2029</t>
+          <t>27.05.2026 - 30.06.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>25.5% (568 из 2229)</t>
+          <t>23.9% (532 из 2229)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>Продажи в июне по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>