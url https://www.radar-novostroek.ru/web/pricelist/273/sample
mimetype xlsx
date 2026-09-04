--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123719/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119387/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119387/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115646/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119406/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123732/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123719/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119387/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53893/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119252/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54403/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/83687/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/etalon/zelenaya-reka" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/123732/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53913/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119387/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115646/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53884/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/53893/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119408/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119409/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/119406/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115847/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/115655/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54403/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54937/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/54840/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etalongroup.ru/omsk/choose/flat/zelenaya-reka/83687/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Эталон · Зеленая Река · Омск · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Эталон · Зеленая Река · Омск · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -638,502 +638,498 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>273-123719</t>
+          <t>273-53913</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>7886102</v>
+        <v>8037762</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>217248</v>
+        <v>310338</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>7255214</v>
+        <v>6832098</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>36.3</v>
+        <v>25.9</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2028-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr"/>
       <c r="L4" s="6" t="n">
-        <v>7886102</v>
+        <v>8037762</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>7886102</v>
+        <v>8037762</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>273-53913</t>
+          <t>273-119387</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>310338</v>
-[...3 lines deleted...]
-      </c>
+        <v>225729</v>
+      </c>
+      <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>25.9</v>
+        <v>36.1</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr"/>
       <c r="L5" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>273-119387</t>
+          <t>273-115646</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>8148817</v>
+        <v>8170170</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>225729</v>
-[...3 lines deleted...]
-      </c>
+        <v>219628</v>
+      </c>
+      <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>36.1</v>
+        <v>37.2</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr"/>
       <c r="L6" s="6" t="n">
-        <v>8148817</v>
+        <v>8170170</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8148817</v>
+        <v>8170170</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>273-53884</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>316820</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>6425108</v>
+        <v>7001720</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>10</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr"/>
       <c r="L7" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="9" t="n">
         <v>46112</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>273-119408</t>
+          <t>273-119409</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>10251481</v>
+        <v>10321218</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>209214</v>
+        <v>210637</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>9431363</v>
+        <v>9289096</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>49</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr"/>
       <c r="L8" s="6" t="n">
-        <v>10251481</v>
+        <v>10321218</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>10251481</v>
+        <v>10321218</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>273-119409</t>
+          <t>273-119406</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>10321218</v>
+        <v>10332605</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>210637</v>
+        <v>208739</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>9495521</v>
-[...1 lines deleted...]
-      <c r="F9" s="2" t="inlineStr"/>
+        <v>9299345</v>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G9" s="7" t="n">
-        <v>49</v>
+        <v>49.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr"/>
       <c r="L9" s="6" t="n">
-        <v>10321218</v>
+        <v>10332605</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>10321218</v>
+        <v>10332605</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>273-115847</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="D10" s="6" t="n">
         <v>178738</v>
       </c>
-      <c r="E10" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>75.8</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>12</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr"/>
       <c r="L10" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="9" t="n">
         <v>46115</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>273-115655</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
         <v>13890574</v>
       </c>
       <c r="D11" s="6" t="n">
         <v>167356</v>
       </c>
-      <c r="E11" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>83</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr"/>
       <c r="L11" s="6" t="n">
         <v>13890574</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
         <v>13890574</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>273-54937</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>19467979</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>195658</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>16158423</v>
+        <v>17131822</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>99.5</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>8</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr"/>
       <c r="L12" s="6" t="n">
         <v>19467979</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
         <v>19467979</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>273-54840</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
         <v>20550080</v>
       </c>
       <c r="D13" s="6" t="n">
         <v>198169</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>17056566</v>
+        <v>18084070</v>
       </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>103.7</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr"/>
       <c r="L13" s="6" t="n">
         <v>20550080</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
         <v>20550080</v>
       </c>
       <c r="O13" s="8" t="n">
@@ -1380,218 +1376,214 @@
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr"/>
       <c r="N4" s="6" t="n">
         <v>7642674</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>7642674</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>273-123719</t>
+          <t>273-53913</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>7886102</v>
+        <v>8037762</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>217248</v>
+        <v>310338</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>7255214</v>
+        <v>6832098</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>36.3</v>
+        <v>25.9</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2028-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr"/>
       <c r="N5" s="6" t="n">
-        <v>7886102</v>
+        <v>8037762</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>7886102</v>
+        <v>8037762</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>273-53913</t>
+          <t>273-119387</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>310338</v>
-[...3 lines deleted...]
-      </c>
+        <v>225729</v>
+      </c>
+      <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>25.9</v>
+        <v>36.1</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr"/>
       <c r="N6" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>8037762</v>
+        <v>8148817</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>273-119387</t>
+          <t>273-115646</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>8148817</v>
+        <v>8170170</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>225729</v>
-[...3 lines deleted...]
-      </c>
+        <v>219628</v>
+      </c>
+      <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>36.1</v>
+        <v>37.2</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr"/>
       <c r="N7" s="6" t="n">
-        <v>8148817</v>
+        <v>8170170</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>8148817</v>
+        <v>8170170</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>273-53884</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>316820</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>6425108</v>
+        <v>7001720</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>26</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>10</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr"/>
       <c r="N8" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
         <v>8237318</v>
       </c>
       <c r="Q8" s="8" t="n">
@@ -1647,278 +1639,278 @@
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr"/>
       <c r="N9" s="6" t="n">
         <v>8535179</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>8535179</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="9" t="n">
         <v>46135</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>273-119408</t>
         </is>
       </c>
-      <c r="B10" s="2" t="inlineStr"/>
-      <c r="C10" s="2" t="n"/>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>46257</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>10251481</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>209214</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>9431363</v>
-[...1 lines deleted...]
-      <c r="H10" s="2" t="inlineStr"/>
+        <v>9226333</v>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I10" s="7" t="n">
         <v>49</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr"/>
       <c r="N10" s="6" t="n">
         <v>10251481</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>10251481</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>273-119409</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>10321218</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>210637</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>9495521</v>
+        <v>9289096</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>49</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr"/>
       <c r="N11" s="6" t="n">
         <v>10321218</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
         <v>10321218</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>273-119252</t>
-[...9 lines deleted...]
-      </c>
+          <t>273-119406</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>10756823</v>
+        <v>10332605</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>190724</v>
+        <v>208739</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>9896277</v>
+        <v>9299345</v>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I12" s="7" t="n">
-        <v>56.4</v>
+        <v>49.5</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr"/>
       <c r="N12" s="6" t="n">
-        <v>10756823</v>
+        <v>10332605</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>10756823</v>
+        <v>10332605</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>273-115847</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>178738</v>
       </c>
-      <c r="G13" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>75.8</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr"/>
       <c r="N13" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>13548368</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="9" t="n">
         <v>46115</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>273-115655</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>13890574</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>167356</v>
       </c>
-      <c r="G14" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>83</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr"/>
       <c r="N14" s="6" t="n">
         <v>13890574</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
         <v>13890574</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
@@ -1983,101 +1975,101 @@
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>273-54937</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>19467979</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>195658</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>16158423</v>
+        <v>17131822</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>99.5</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr"/>
       <c r="N16" s="6" t="n">
         <v>19467979</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
         <v>19467979</v>
       </c>
       <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>273-54840</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>20550080</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>198169</v>
       </c>
       <c r="G17" s="6" t="n">
-        <v>17056566</v>
+        <v>18084070</v>
       </c>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>103.7</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr"/>
       <c r="N17" s="6" t="n">
         <v>20550080</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
         <v>20550080</v>
       </c>
       <c r="Q17" s="8" t="n">
@@ -2249,58 +2241,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>27.05.2026 - 30.06.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>23.9% (532 из 2229)</t>
+          <t>24.0% (535 из 2229)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>