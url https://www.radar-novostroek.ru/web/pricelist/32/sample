--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276461/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276271/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276316/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276937/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278538/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276315/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278600/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278500/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276547/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/277058/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276316/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276937/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280547/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280455/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276279/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276315/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276983/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276368/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276547/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/277133/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276461/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276286/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276271/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276316/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276937/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278555/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278538/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276315/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278600/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278500/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280277/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278701/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278750/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276547/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/277058/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276286/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276316/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276937/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280547/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280455/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278555/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276279/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276315/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278751/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278500/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276983/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276368/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278750/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276547/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/277133/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Богдановский Лес · деревня Богданиха · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Самолёт · Богдановский Лес · деревня Богданиха · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -650,589 +650,585 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>32-276461</t>
+          <t>32-276316</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>4539721</v>
+        <v>4927383</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>203666</v>
+        <v>221058</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>5133136</v>
+        <v>5027933</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>-0.1156047687027969</v>
+        <v>-0.01999827762223562</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>5133136</v>
+        <v>5346947</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>-0.1156047687027969</v>
+        <v>-0.07846795563898426</v>
       </c>
       <c r="P4" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>32-276271</t>
+          <t>32-276937</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>5032302</v>
+        <v>5093176</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>225765</v>
+        <v>228496</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>4982484</v>
-[...2 lines deleted...]
-        <v>0.009998627190774722</v>
+        <v>5303170</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>-0.03959782545156953</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4812589</v>
-[...2 lines deleted...]
-        <v>0.04565380505170917</v>
+        <v>5526872</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>-0.07847042594798649</v>
       </c>
       <c r="P5" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>32-276316</t>
+          <t>32-280547</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5088428</v>
+        <v>5154763</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>228283</v>
+        <v>231259</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5038053</v>
-[...2 lines deleted...]
-        <v>0.009998902353746576</v>
+        <v>5259972</v>
+      </c>
+      <c r="M6" s="8" t="n">
+        <v>-0.0200018175001692</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4747569</v>
-[...2 lines deleted...]
-        <v>0.07179653418412665</v>
+        <v>5538909</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>-0.06935409121182529</v>
       </c>
       <c r="P6" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>32-276937</t>
+          <t>32-280455</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>5160469</v>
+        <v>5181734</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>231515</v>
+        <v>232469</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.1</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>5109381</v>
-[...2 lines deleted...]
-        <v>0.009998862875953075</v>
+        <v>5287478</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>-0.01999894845898177</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>4984022</v>
-[...2 lines deleted...]
-        <v>0.03540253233232116</v>
+        <v>5567864</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>-0.06934975423250281</v>
       </c>
       <c r="P7" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>32-278538</t>
+          <t>32-276279</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>6339496</v>
+        <v>6478327</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>196330</v>
+        <v>181060</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>32.29</v>
+        <v>35.78</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.1</t>
+          <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>6276724</v>
-[...2 lines deleted...]
-        <v>0.01000075835738516</v>
+        <v>6610534</v>
+      </c>
+      <c r="M8" s="8" t="n">
+        <v>-0.01999944331274902</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6246404</v>
-[...2 lines deleted...]
-        <v>0.01490329475967293</v>
+        <v>6690037</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>-0.03164556488999986</v>
       </c>
       <c r="P8" s="9" t="n">
-        <v>46108</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>32-276315</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>6474920</v>
+        <v>6510923</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>200524</v>
+        <v>201639</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>32.29</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>6347956</v>
-[...2 lines deleted...]
-        <v>0.02000076875139021</v>
+        <v>6643797</v>
+      </c>
+      <c r="M9" s="8" t="n">
+        <v>-0.01999970799830278</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6317312</v>
-[...2 lines deleted...]
-        <v>0.0249485857276006</v>
+        <v>6723811</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>-0.0316618060799151</v>
       </c>
       <c r="P9" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>32-278600</t>
+          <t>32-276983</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>8770744</v>
+        <v>8999993</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>183450</v>
+        <v>188245</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>47.81</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.1</t>
+          <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>8904326</v>
-[...2 lines deleted...]
-        <v>-0.01500192153791314</v>
+        <v>8823527</v>
+      </c>
+      <c r="M10" s="10" t="n">
+        <v>0.01999948546652603</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>8863113</v>
+        <v>9107423</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>-0.01042173331198643</v>
+        <v>-0.01179587244382961</v>
       </c>
       <c r="P10" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>32-278500</t>
+          <t>32-276368</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>8817359</v>
+        <v>9046001</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>184425</v>
-[...3 lines deleted...]
-      </c>
+        <v>176887</v>
+      </c>
+      <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>47.81</v>
+        <v>51.14</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.1</t>
+          <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>8951658</v>
-[...2 lines deleted...]
-        <v>-0.01500269559002366</v>
+        <v>8868648</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0.01999774937510205</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>8910206</v>
+        <v>9154009</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>-0.01042029780231793</v>
+        <v>-0.01179898337438821</v>
       </c>
       <c r="P11" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>32-276547</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>12299465</v>
+        <v>12060525</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>155867</v>
+        <v>152839</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>78.91</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>8</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>12486797</v>
-[...2 lines deleted...]
-        <v>-0.01500240614146286</v>
+        <v>12000554</v>
+      </c>
+      <c r="M12" s="10" t="n">
+        <v>0.004997352622220608</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>12744517</v>
+        <v>12146222</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>-0.03492105663949446</v>
+        <v>-0.007055444894717057</v>
       </c>
       <c r="P12" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>32-277058</t>
+          <t>32-277133</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>12448091</v>
+        <v>12372247</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>158878</v>
-[...3 lines deleted...]
-      </c>
+        <v>158031</v>
+      </c>
+      <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>78.34999999999999</v>
+        <v>78.29000000000001</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>12637620</v>
-[...2 lines deleted...]
-        <v>-0.01499720675253727</v>
+        <v>12310711</v>
+      </c>
+      <c r="M13" s="10" t="n">
+        <v>0.004998574006001765</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>12964261</v>
+        <v>12833923</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>-0.03981484174069004</v>
+        <v>-0.0359731003528695</v>
       </c>
       <c r="P13" s="9" t="n">
-        <v>46123</v>
+        <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
@@ -1392,330 +1388,330 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>32-276461</t>
-[...3 lines deleted...]
-      <c r="C4" s="2" t="n"/>
+          <t>32-276286</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46140</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>4539721</v>
+        <v>4838044</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>203666</v>
-[...1 lines deleted...]
-      <c r="G4" s="2" t="n"/>
+        <v>217050</v>
+      </c>
+      <c r="G4" s="6" t="n">
+        <v>4112338</v>
+      </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="K4" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>5133136</v>
-[...2 lines deleted...]
-        <v>-0.1156047687027969</v>
+        <v>4838044</v>
+      </c>
+      <c r="O4" s="11" t="n">
+        <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>5133136</v>
-[...2 lines deleted...]
-        <v>-0.1156047687027969</v>
+        <v>4838044</v>
+      </c>
+      <c r="Q4" s="11" t="n">
+        <v>0</v>
       </c>
       <c r="R4" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>32-276286</t>
-[...9 lines deleted...]
-      </c>
+          <t>32-276316</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr"/>
+      <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4838044</v>
+        <v>4927383</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>217050</v>
-[...3 lines deleted...]
-      </c>
+        <v>221058</v>
+      </c>
+      <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4838044</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5027933</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>-0.01999827762223562</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>4838044</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5346947</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>-0.07846795563898426</v>
       </c>
       <c r="R5" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>32-276271</t>
+          <t>32-276937</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5032302</v>
+        <v>5093176</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>225765</v>
+        <v>228496</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4982484</v>
-[...2 lines deleted...]
-        <v>0.009998627190774722</v>
+        <v>5303170</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>-0.03959782545156953</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>4812589</v>
-[...2 lines deleted...]
-        <v>0.04565380505170917</v>
+        <v>5526872</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>-0.07847042594798649</v>
       </c>
       <c r="R6" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>32-276316</t>
+          <t>32-280547</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5088428</v>
+        <v>5154763</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>228283</v>
+        <v>231259</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5038053</v>
-[...2 lines deleted...]
-        <v>0.009998902353746576</v>
+        <v>5259972</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>-0.0200018175001692</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>4747569</v>
-[...2 lines deleted...]
-        <v>0.07179653418412665</v>
+        <v>5538909</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>-0.06935409121182529</v>
       </c>
       <c r="R7" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>32-276937</t>
+          <t>32-280455</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5160469</v>
+        <v>5181734</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>231515</v>
+        <v>232469</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.1</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5109381</v>
-[...2 lines deleted...]
-        <v>0.009998862875953075</v>
+        <v>5287478</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>-0.01999894845898177</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>4984022</v>
-[...2 lines deleted...]
-        <v>0.03540253233232116</v>
+        <v>5567864</v>
+      </c>
+      <c r="Q8" s="8" t="n">
+        <v>-0.06934975423250281</v>
       </c>
       <c r="R8" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>32-278555</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C9" s="9" t="n">
         <v>46130</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
@@ -1744,396 +1740,392 @@
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 10.1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>6156476</v>
       </c>
       <c r="O9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>6156476</v>
       </c>
       <c r="Q9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>32-278538</t>
+          <t>32-276279</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6339496</v>
+        <v>6478327</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>196330</v>
+        <v>181060</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>32.29</v>
+        <v>35.78</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.1</t>
+          <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>6276724</v>
-[...2 lines deleted...]
-        <v>0.01000075835738516</v>
+        <v>6610534</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>-0.01999944331274902</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>6246404</v>
-[...2 lines deleted...]
-        <v>0.01490329475967293</v>
+        <v>6690037</v>
+      </c>
+      <c r="Q10" s="8" t="n">
+        <v>-0.03164556488999986</v>
       </c>
       <c r="R10" s="9" t="n">
-        <v>46108</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>32-276315</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6474920</v>
+        <v>6510923</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>200524</v>
+        <v>201639</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>32.29</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>6347956</v>
-[...2 lines deleted...]
-        <v>0.02000076875139021</v>
+        <v>6643797</v>
+      </c>
+      <c r="O11" s="8" t="n">
+        <v>-0.01999970799830278</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>6317312</v>
-[...2 lines deleted...]
-        <v>0.0249485857276006</v>
+        <v>6723811</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>-0.0316618060799151</v>
       </c>
       <c r="R11" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>32-278600</t>
-[...3 lines deleted...]
-      <c r="C12" s="2" t="n"/>
+          <t>32-278751</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>46224</v>
+      </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8770744</v>
+        <v>7569603</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>183450</v>
+        <v>210150</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>47.81</v>
+        <v>36.02</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.1</t>
+          <t>Корпус 7.2</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>8904326</v>
+        <v>7607640</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>-0.01500192153791314</v>
+        <v>-0.004999842263829519</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>8863113</v>
+        <v>7712963</v>
       </c>
       <c r="Q12" s="8" t="n">
-        <v>-0.01042173331198643</v>
+        <v>-0.01858689066704974</v>
       </c>
       <c r="R12" s="9" t="n">
-        <v>46108</v>
+        <v>46166</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>32-278500</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr"/>
-      <c r="C13" s="2" t="n"/>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>46188</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8817359</v>
+        <v>8685117</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>184425</v>
+        <v>181659</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>7053888</v>
+        <v>6948094</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>47.81</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2026-11</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 10.1</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>8951658</v>
-[...2 lines deleted...]
-        <v>-0.01500269559002366</v>
+        <v>8685117</v>
+      </c>
+      <c r="O13" s="11" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>8910206</v>
-[...2 lines deleted...]
-        <v>-0.01042029780231793</v>
+        <v>8685117</v>
+      </c>
+      <c r="Q13" s="11" t="n">
+        <v>0</v>
       </c>
       <c r="R13" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>32-280277</t>
-[...9 lines deleted...]
-      </c>
+          <t>32-276983</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>9158012</v>
+        <v>8999993</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>176557</v>
-[...3 lines deleted...]
-      </c>
+        <v>188245</v>
+      </c>
+      <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>51.87</v>
+        <v>47.81</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.2</t>
+          <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>9158012</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8823527</v>
+      </c>
+      <c r="O14" s="10" t="n">
+        <v>0.01999948546652603</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>9158012</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9107423</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>-0.01179587244382961</v>
       </c>
       <c r="R14" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>32-278701</t>
-[...9 lines deleted...]
-      </c>
+          <t>32-276368</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>9788913</v>
+        <v>9046001</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>186349</v>
-[...3 lines deleted...]
-      </c>
+        <v>176887</v>
+      </c>
+      <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>52.53</v>
+        <v>51.14</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.1</t>
+          <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>9788913</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8868648</v>
+      </c>
+      <c r="O15" s="10" t="n">
+        <v>0.01999774937510205</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>9743632</v>
-[...2 lines deleted...]
-        <v>0.004647240371968071</v>
+        <v>9154009</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>-0.01179898337438821</v>
       </c>
       <c r="R15" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>32-278750</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C16" s="9" t="n">
         <v>46110</v>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
@@ -2173,148 +2165,146 @@
       </c>
       <c r="P16" s="6" t="n">
         <v>11716860</v>
       </c>
       <c r="Q16" s="11" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>32-276547</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>12299465</v>
+        <v>12060525</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>155867</v>
+        <v>152839</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>78.91</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>11</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>12486797</v>
-[...2 lines deleted...]
-        <v>-0.01500240614146286</v>
+        <v>12000554</v>
+      </c>
+      <c r="O17" s="10" t="n">
+        <v>0.004997352622220608</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>12744517</v>
+        <v>12146222</v>
       </c>
       <c r="Q17" s="8" t="n">
-        <v>-0.03492105663949446</v>
+        <v>-0.007055444894717057</v>
       </c>
       <c r="R17" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>32-277058</t>
+          <t>32-277133</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>12448091</v>
+        <v>12372247</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>158878</v>
-[...3 lines deleted...]
-      </c>
+        <v>158031</v>
+      </c>
+      <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>78.34999999999999</v>
+        <v>78.29000000000001</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2026-11</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>12637620</v>
-[...2 lines deleted...]
-        <v>-0.01499720675253727</v>
+        <v>12310711</v>
+      </c>
+      <c r="O18" s="10" t="n">
+        <v>0.004998574006001765</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>12964261</v>
+        <v>12833923</v>
       </c>
       <c r="Q18" s="8" t="n">
-        <v>-0.03981484174069004</v>
+        <v>-0.0359731003528695</v>
       </c>
       <c r="R18" s="9" t="n">
-        <v>46123</v>
+        <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
@@ -2399,58 +2389,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>62.7% (1014 из 1618)</t>
+          <t>67.9% (1099 из 1618)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>10</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>