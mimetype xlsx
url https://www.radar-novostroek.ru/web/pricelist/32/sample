--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -52,54 +52,54 @@
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
     <font>
-      <color rgb="0016A34A"/>
+      <color rgb="00DC2626"/>
     </font>
     <font>
-      <color rgb="00DC2626"/>
+      <color rgb="0016A34A"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
@@ -107,60 +107,60 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276316/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276937/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280547/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280455/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276279/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276315/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276983/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276368/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276547/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/277133/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276845/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276848/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278725/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276826/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280347/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280496/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276983/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278627/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276288/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276281/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276286/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276316/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276937/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280547/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280455/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278555/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276279/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276315/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278751/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278500/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276983/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276368/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278750/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276547/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/277133/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/bogdanovskij-les" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276286/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276845/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276848/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278725/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276826/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278555/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276979/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280347/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/280496/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278500/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276983/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278627/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276288/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/276281/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/bogdanovskij-les/flats/278750/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Богдановский Лес · деревня Богданиха · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Самолёт · Богдановский Лес · деревня Богданиха · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -650,585 +650,585 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>32-276316</t>
+          <t>32-276845</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>4927383</v>
+        <v>5511343</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>221058</v>
+        <v>234725</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 7.4</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>5027933</v>
+        <v>5511343</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>-0.01999827762223562</v>
+        <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>5346947</v>
-[...4 lines deleted...]
-      <c r="P4" s="9" t="n">
+        <v>5310331</v>
+      </c>
+      <c r="O4" s="9" t="n">
+        <v>0.03785300765620825</v>
+      </c>
+      <c r="P4" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>32-276937</t>
+          <t>32-276848</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>5093176</v>
+        <v>5528436</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>228496</v>
+        <v>235453</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.1</t>
+          <t>Корпус 7.4</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>5303170</v>
+        <v>5528436</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>-0.03959782545156953</v>
+        <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>5526872</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>5220285</v>
+      </c>
+      <c r="O5" s="9" t="n">
+        <v>0.05902953574373813</v>
+      </c>
+      <c r="P5" s="10" t="n">
+        <v>46116</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>32-280547</t>
+          <t>32-278725</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5154763</v>
+        <v>5554875</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>231259</v>
+        <v>236579</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.2</t>
+          <t>Корпус 7.2</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5259972</v>
+        <v>5554875</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>-0.0200018175001692</v>
+        <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5538909</v>
-[...4 lines deleted...]
-      <c r="P6" s="9" t="n">
+        <v>5194340</v>
+      </c>
+      <c r="O6" s="9" t="n">
+        <v>0.06940920309413708</v>
+      </c>
+      <c r="P6" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>32-280455</t>
+          <t>32-276826</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>5181734</v>
+        <v>5596435</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>232469</v>
+        <v>238349</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.2</t>
+          <t>Корпус 7.4</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>5287478</v>
+        <v>5596435</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>-0.01999894845898177</v>
+        <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5567864</v>
-[...4 lines deleted...]
-      <c r="P7" s="9" t="n">
+        <v>5284479</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>0.05903249875720955</v>
+      </c>
+      <c r="P7" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>32-276279</t>
+          <t>32-280347</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>6478327</v>
+        <v>6589607</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>181060</v>
+        <v>193357</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>35.78</v>
+        <v>34.08</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>6610534</v>
+        <v>6589607</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>-0.01999944331274902</v>
+        <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6690037</v>
-[...5 lines deleted...]
-        <v>46142</v>
+        <v>6806696</v>
+      </c>
+      <c r="O8" s="11" t="n">
+        <v>-0.03189344727603525</v>
+      </c>
+      <c r="P8" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>32-276315</t>
+          <t>32-280496</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>6510923</v>
+        <v>6597428</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>201639</v>
+        <v>204318</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>32.29</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>6643797</v>
+        <v>6597428</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>-0.01999970799830278</v>
+        <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6723811</v>
-[...4 lines deleted...]
-      <c r="P9" s="9" t="n">
+        <v>6480119</v>
+      </c>
+      <c r="O9" s="9" t="n">
+        <v>0.01810290829535692</v>
+      </c>
+      <c r="P9" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>32-276983</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>8999993</v>
+        <v>8935211</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>188245</v>
+        <v>186890</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>47.81</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>8823527</v>
-[...2 lines deleted...]
-        <v>0.01999948546652603</v>
+        <v>8935211</v>
+      </c>
+      <c r="M10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>9107423</v>
-[...4 lines deleted...]
-      <c r="P10" s="9" t="n">
+        <v>8819989</v>
+      </c>
+      <c r="O10" s="9" t="n">
+        <v>0.01306373511350184</v>
+      </c>
+      <c r="P10" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>32-276368</t>
+          <t>32-278627</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>9046001</v>
+        <v>8987611</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>176887</v>
+        <v>187986</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>51.14</v>
+        <v>47.81</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>8868648</v>
-[...2 lines deleted...]
-        <v>0.01999774937510205</v>
+        <v>8987611</v>
+      </c>
+      <c r="M11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>9154009</v>
-[...4 lines deleted...]
-      <c r="P11" s="9" t="n">
+        <v>8871767</v>
+      </c>
+      <c r="O11" s="9" t="n">
+        <v>0.0130576017156447</v>
+      </c>
+      <c r="P11" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>32-276547</t>
+          <t>32-276288</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>12060525</v>
+        <v>11133856</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>152839</v>
+        <v>142213</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>78.91</v>
+        <v>78.29000000000001</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>12000554</v>
-[...2 lines deleted...]
-        <v>0.004997352622220608</v>
+        <v>11133856</v>
+      </c>
+      <c r="M12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>12146222</v>
+        <v>11133856</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>-0.007055444894717057</v>
-[...2 lines deleted...]
-        <v>46108</v>
+        <v>0</v>
+      </c>
+      <c r="P12" s="10" t="n">
+        <v>46242</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>32-277133</t>
+          <t>32-276281</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>12372247</v>
+        <v>11193748</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>158031</v>
+        <v>142978</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>78.29000000000001</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>11</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.1</t>
+          <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>12310711</v>
-[...2 lines deleted...]
-        <v>0.004998574006001765</v>
+        <v>11193748</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>12833923</v>
+        <v>11193748</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>-0.0359731003528695</v>
-[...2 lines deleted...]
-        <v>46108</v>
+        <v>0</v>
+      </c>
+      <c r="P13" s="10" t="n">
+        <v>46262</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
@@ -1396,914 +1396,916 @@
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>32-276286</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C4" s="9" t="n">
+      <c r="C4" s="10" t="n">
         <v>46140</v>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>4838044</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>217050</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>4112338</v>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>22.29</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>11</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>4838044</v>
       </c>
-      <c r="O4" s="11" t="n">
+      <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>4838044</v>
       </c>
-      <c r="Q4" s="11" t="n">
-[...2 lines deleted...]
-      <c r="R4" s="9" t="n">
+      <c r="Q4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>32-276316</t>
+          <t>32-276845</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4927383</v>
+        <v>5511343</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>221058</v>
+        <v>234725</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 7.4</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>5027933</v>
+        <v>5511343</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>-0.01999827762223562</v>
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>5346947</v>
-[...4 lines deleted...]
-      <c r="R5" s="9" t="n">
+        <v>5310331</v>
+      </c>
+      <c r="Q5" s="9" t="n">
+        <v>0.03785300765620825</v>
+      </c>
+      <c r="R5" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>32-276937</t>
+          <t>32-276848</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5093176</v>
+        <v>5528436</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>228496</v>
+        <v>235453</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.1</t>
+          <t>Корпус 7.4</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5303170</v>
+        <v>5528436</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>-0.03959782545156953</v>
+        <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>5526872</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>5220285</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>0.05902953574373813</v>
+      </c>
+      <c r="R6" s="10" t="n">
+        <v>46116</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>32-280547</t>
+          <t>32-278725</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5154763</v>
+        <v>5554875</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>231259</v>
+        <v>236579</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.2</t>
+          <t>Корпус 7.2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5259972</v>
+        <v>5554875</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>-0.0200018175001692</v>
+        <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>5538909</v>
-[...4 lines deleted...]
-      <c r="R7" s="9" t="n">
+        <v>5194340</v>
+      </c>
+      <c r="Q7" s="9" t="n">
+        <v>0.06940920309413708</v>
+      </c>
+      <c r="R7" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>32-280455</t>
+          <t>32-276826</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5181734</v>
+        <v>5596435</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>232469</v>
+        <v>238349</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>22.29</v>
+        <v>23.48</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 10.2</t>
+          <t>Корпус 7.4</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5287478</v>
+        <v>5596435</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>-0.01999894845898177</v>
+        <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>5567864</v>
-[...4 lines deleted...]
-      <c r="R8" s="9" t="n">
+        <v>5284479</v>
+      </c>
+      <c r="Q8" s="9" t="n">
+        <v>0.05903249875720955</v>
+      </c>
+      <c r="R8" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>32-278555</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C9" s="9" t="n">
+      <c r="C9" s="10" t="n">
         <v>46130</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>6156476</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>190662</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>5233005</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>32.29</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 10.1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>6156476</v>
       </c>
-      <c r="O9" s="11" t="n">
+      <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>6156476</v>
       </c>
-      <c r="Q9" s="11" t="n">
-[...2 lines deleted...]
-      <c r="R9" s="9" t="n">
+      <c r="Q9" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R9" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>32-276279</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>32-276979</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="10" t="n">
+        <v>46136</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6478327</v>
+        <v>6477904</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>181060</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="n"/>
+        <v>185507</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>5506219</v>
+      </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>35.78</v>
+        <v>34.92</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2026-12</t>
+          <t>2026-06</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>6610534</v>
+        <v>6477904</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>-0.01999944331274902</v>
+        <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>6690037</v>
+        <v>6477904</v>
       </c>
       <c r="Q10" s="8" t="n">
-        <v>-0.03164556488999986</v>
-[...2 lines deleted...]
-        <v>46142</v>
+        <v>0</v>
+      </c>
+      <c r="R10" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>32-276315</t>
+          <t>32-280347</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6510923</v>
+        <v>6589607</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>201639</v>
+        <v>193357</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>32.29</v>
+        <v>34.08</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>6643797</v>
+        <v>6589607</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>-0.01999970799830278</v>
+        <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>6723811</v>
-[...4 lines deleted...]
-      <c r="R11" s="9" t="n">
+        <v>6806696</v>
+      </c>
+      <c r="Q11" s="11" t="n">
+        <v>-0.03189344727603525</v>
+      </c>
+      <c r="R11" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>32-278751</t>
-[...9 lines deleted...]
-      </c>
+          <t>32-280496</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7569603</v>
+        <v>6597428</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>210150</v>
+        <v>204318</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>36.02</v>
+        <v>32.29</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.2</t>
+          <t>Корпус 10.2</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>7607640</v>
+        <v>6597428</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>-0.004999842263829519</v>
+        <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>7712963</v>
-[...5 lines deleted...]
-        <v>46166</v>
+        <v>6480119</v>
+      </c>
+      <c r="Q12" s="9" t="n">
+        <v>0.01810290829535692</v>
+      </c>
+      <c r="R12" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>32-278500</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C13" s="9" t="n">
+      <c r="C13" s="10" t="n">
         <v>46188</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>8685117</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>181659</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>6948094</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>47.81</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2026-11</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 10.1</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>8685117</v>
       </c>
-      <c r="O13" s="11" t="n">
+      <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>8685117</v>
       </c>
-      <c r="Q13" s="11" t="n">
-[...2 lines deleted...]
-      <c r="R13" s="9" t="n">
+      <c r="Q13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>32-276983</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>8999993</v>
+        <v>8935211</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>188245</v>
+        <v>186890</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>47.81</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>8823527</v>
-[...2 lines deleted...]
-        <v>0.01999948546652603</v>
+        <v>8935211</v>
+      </c>
+      <c r="O14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>9107423</v>
-[...4 lines deleted...]
-      <c r="R14" s="9" t="n">
+        <v>8819989</v>
+      </c>
+      <c r="Q14" s="9" t="n">
+        <v>0.01306373511350184</v>
+      </c>
+      <c r="R14" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>32-276368</t>
+          <t>32-278627</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>9046001</v>
+        <v>8987611</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>176887</v>
+        <v>187986</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>51.14</v>
+        <v>47.81</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.3</t>
+          <t>Корпус 10.1</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>8868648</v>
-[...2 lines deleted...]
-        <v>0.01999774937510205</v>
+        <v>8987611</v>
+      </c>
+      <c r="O15" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>9154009</v>
-[...4 lines deleted...]
-      <c r="R15" s="9" t="n">
+        <v>8871767</v>
+      </c>
+      <c r="Q15" s="9" t="n">
+        <v>0.0130576017156447</v>
+      </c>
+      <c r="R15" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>32-278750</t>
-[...9 lines deleted...]
-      </c>
+          <t>32-276288</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>11716860</v>
+        <v>11133856</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>132784</v>
-[...3 lines deleted...]
-      </c>
+        <v>142213</v>
+      </c>
+      <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>88.23999999999999</v>
+        <v>78.29000000000001</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K16" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>2026-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.2</t>
+          <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>11716860</v>
-[...1 lines deleted...]
-      <c r="O16" s="11" t="n">
+        <v>11133856</v>
+      </c>
+      <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>11716860</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>11133856</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="10" t="n">
+        <v>46242</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>32-276547</t>
+          <t>32-276281</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>12060525</v>
+        <v>11193748</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>152839</v>
+        <v>142978</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>78.91</v>
+        <v>78.29000000000001</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>11</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2026-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 7.3</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>12000554</v>
-[...2 lines deleted...]
-        <v>0.004997352622220608</v>
+        <v>11193748</v>
+      </c>
+      <c r="O17" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>12146222</v>
+        <v>11193748</v>
       </c>
       <c r="Q17" s="8" t="n">
-        <v>-0.007055444894717057</v>
-[...2 lines deleted...]
-        <v>46108</v>
+        <v>0</v>
+      </c>
+      <c r="R17" s="10" t="n">
+        <v>46262</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>32-277133</t>
-[...3 lines deleted...]
-      <c r="C18" s="2" t="n"/>
+          <t>32-278750</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C18" s="10" t="n">
+        <v>46110</v>
+      </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>12372247</v>
+        <v>11716860</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>158031</v>
-[...1 lines deleted...]
-      <c r="G18" s="2" t="n"/>
+        <v>132784</v>
+      </c>
+      <c r="G18" s="6" t="n">
+        <v>9959331</v>
+      </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>78.29000000000001</v>
+        <v>88.23999999999999</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2026-12</t>
+          <t>2026-06</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7.1</t>
+          <t>Корпус 7.2</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>12310711</v>
-[...2 lines deleted...]
-        <v>0.004998574006001765</v>
+        <v>11716860</v>
+      </c>
+      <c r="O18" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>12833923</v>
+        <v>11716860</v>
       </c>
       <c r="Q18" s="8" t="n">
-        <v>-0.0359731003528695</v>
-[...1 lines deleted...]
-      <c r="R18" s="9" t="n">
+        <v>0</v>
+      </c>
+      <c r="R18" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2389,58 +2391,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>67.9% (1099 из 1618)</t>
+          <t>69.8% (1130 из 1618)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>