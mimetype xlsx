--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/lsr/zilart-spark-dom-21" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215152/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215163/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215273/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215702/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216254/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216296/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214705/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216124/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216353/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216354/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/lsr/zilart-spark-dom-21" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215849/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215863/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215877/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215891/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216296/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216310/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216152/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214732/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216353/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216354/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/lsr/zilart-spark-dom-21" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215262/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215152/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215163/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215273/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215702/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216240/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215133/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216254/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216296/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214660/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216110/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214705/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216124/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216353/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216354/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/lsr/zilart-spark-dom-21" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215262/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215849/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215863/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215877/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/215891/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216240/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216296/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216310/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214849/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214660/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216152/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214732/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/214775/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216353/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsr.ru/msk/kvartiry-v-novostroikah/zilart-spark/flat/216354/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ЛСР · ЗИЛАРТ, СПАРК (Дом 21) · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>ЛСР · ЗИЛАРТ, СПАРК (Дом 21) · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,464 +644,468 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>327-215152</t>
+          <t>327-215849</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>15559859</v>
+        <v>16394713</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>823273</v>
+        <v>926255</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>18.9</v>
+        <v>17.7</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>15559859</v>
+        <v>16394713</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>15559859</v>
+        <v>16394713</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="9" t="n">
-        <v>46156</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>327-215163</t>
+          <t>327-215863</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>15587869</v>
+        <v>16671871</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>824755</v>
+        <v>936622</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>18.9</v>
+        <v>17.8</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>15587869</v>
+        <v>16671871</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>14721172</v>
-[...4 lines deleted...]
-      <c r="P5" s="2" t="n"/>
+        <v>16671871</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="9" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>327-215273</t>
+          <t>327-215877</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>15868175</v>
+        <v>16696542</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>839586</v>
+        <v>938008</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>18.9</v>
+        <v>17.8</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>15868175</v>
+        <v>16696542</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>15531358</v>
-[...4 lines deleted...]
-      <c r="P6" s="2" t="n"/>
+        <v>16696542</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="9" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>327-215702</t>
+          <t>327-215891</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>16024478</v>
+        <v>16696542</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>793291</v>
+        <v>938008</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>20.2</v>
+        <v>17.8</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>16024478</v>
+        <v>16696542</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>15572563</v>
-[...4 lines deleted...]
-      <c r="P7" s="2" t="n"/>
+        <v>16696542</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="9" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>327-216254</t>
+          <t>327-216296</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>19392882</v>
+        <v>20903698</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>578892</v>
+        <v>623991</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>33.5</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>19392882</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20296343</v>
+      </c>
+      <c r="M8" s="10" t="n">
+        <v>0.02992435632369831</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>18823951</v>
+        <v>19512041</v>
       </c>
       <c r="O8" s="10" t="n">
-        <v>0.03022378245672229</v>
+        <v>0.07132298461242471</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>327-216296</t>
+          <t>327-216310</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>19512041</v>
+        <v>20946344</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>582449</v>
+        <v>625264</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>33.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>19512041</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20337716</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>0.02992607429467498</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>19319349</v>
+        <v>19551806</v>
       </c>
       <c r="O9" s="10" t="n">
-        <v>0.009974042085993685</v>
+        <v>0.0713252780842854</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>327-214705</t>
+          <t>327-216152</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>29729211</v>
+        <v>32001489</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>497144</v>
+        <v>547034</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>59.8</v>
+        <v>58.5</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>29729211</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31070929</v>
+      </c>
+      <c r="M10" s="10" t="n">
+        <v>0.02994953900477195</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>29729211</v>
-[...6 lines deleted...]
-      </c>
+        <v>29869222</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.07138676059255912</v>
+      </c>
+      <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>327-216124</t>
+          <t>327-214732</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>29732683</v>
+        <v>32068467</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>508251</v>
+        <v>536262</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>58.5</v>
+        <v>59.8</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>43</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>29732683</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31135886</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0.02995196603687462</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>29211273</v>
+        <v>29931694</v>
       </c>
       <c r="O11" s="10" t="n">
-        <v>0.01784961579729853</v>
+        <v>0.07138830832628451</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>327-216353</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>85104821</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>775796</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>109.7</v>
       </c>
@@ -1426,264 +1430,270 @@
           <t>2027-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>14959368</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>14959368</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>327-215152</t>
+          <t>327-215849</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>15559859</v>
+        <v>16394713</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>823273</v>
+        <v>926255</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>18.9</v>
+        <v>17.7</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>15559859</v>
+        <v>16394713</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>15559859</v>
+        <v>16394713</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="9" t="n">
-        <v>46156</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>327-215163</t>
+          <t>327-215863</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>15587869</v>
+        <v>16671871</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>824755</v>
+        <v>936622</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>18.9</v>
+        <v>17.8</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>15587869</v>
+        <v>16671871</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>14721172</v>
-[...4 lines deleted...]
-      <c r="R6" s="2" t="n"/>
+        <v>16671871</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" s="9" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>327-215273</t>
+          <t>327-215877</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>15868175</v>
+        <v>16696542</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>839586</v>
+        <v>938008</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>18.9</v>
+        <v>17.8</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>15868175</v>
+        <v>16696542</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>15531358</v>
-[...4 lines deleted...]
-      <c r="R7" s="2" t="n"/>
+        <v>16696542</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="9" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>327-215702</t>
+          <t>327-215891</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>16024478</v>
+        <v>16696542</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>793291</v>
+        <v>938008</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>20.2</v>
+        <v>17.8</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>16024478</v>
+        <v>16696542</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>15572563</v>
-[...4 lines deleted...]
-      <c r="R8" s="2" t="n"/>
+        <v>16696542</v>
+      </c>
+      <c r="Q8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" s="9" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>327-216240</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C9" s="9" t="n">
         <v>46138</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>18785359</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>560757</v>
@@ -1704,214 +1714,212 @@
           <t>2027-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>18785359</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>18785359</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>327-215133</t>
-[...9 lines deleted...]
-      </c>
+          <t>327-216296</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>19309829</v>
+        <v>20903698</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>498962</v>
+        <v>623991</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>38.7</v>
+        <v>33.5</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>19309829</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20296343</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.02992435632369831</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>19309829</v>
-[...6 lines deleted...]
-      </c>
+        <v>19512041</v>
+      </c>
+      <c r="Q10" s="10" t="n">
+        <v>0.07132298461242471</v>
+      </c>
+      <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>327-216254</t>
+          <t>327-216310</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>19392882</v>
+        <v>20946344</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>578892</v>
+        <v>625264</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>33.5</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>19392882</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20337716</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0.02992607429467498</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>18823951</v>
+        <v>19551806</v>
       </c>
       <c r="Q11" s="10" t="n">
-        <v>0.03022378245672229</v>
+        <v>0.0713252780842854</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>327-216296</t>
-[...3 lines deleted...]
-      <c r="C12" s="2" t="n"/>
+          <t>327-214849</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>46131</v>
+      </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>19512041</v>
+        <v>24796275</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>582449</v>
+        <v>566125</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>33.5</v>
+        <v>43.8</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>19512041</v>
+        <v>24796275</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>19319349</v>
-[...2 lines deleted...]
-        <v>0.009974042085993685</v>
+        <v>24796275</v>
+      </c>
+      <c r="Q12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>327-214660</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="9" t="n">
         <v>46149</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>28876164</v>
       </c>
@@ -1934,214 +1942,212 @@
           <t>2027-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>28876164</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>28876164</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>327-216110</t>
-[...9 lines deleted...]
-      </c>
+          <t>327-216152</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>29664531</v>
+        <v>32001489</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>507086</v>
+        <v>547034</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>58.5</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>29664531</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31070929</v>
+      </c>
+      <c r="O14" s="10" t="n">
+        <v>0.02994953900477195</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>29144290</v>
+        <v>29869222</v>
       </c>
       <c r="Q14" s="10" t="n">
-        <v>0.01785052921172552</v>
+        <v>0.07138676059255912</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>327-214705</t>
+          <t>327-214732</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>29729211</v>
+        <v>32068467</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>497144</v>
+        <v>536262</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
         <v>59.8</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>29729211</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31135886</v>
+      </c>
+      <c r="O15" s="10" t="n">
+        <v>0.02995196603687462</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>29729211</v>
-[...6 lines deleted...]
-      </c>
+        <v>29931694</v>
+      </c>
+      <c r="Q15" s="10" t="n">
+        <v>0.07138830832628451</v>
+      </c>
+      <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>327-216124</t>
-[...3 lines deleted...]
-      <c r="C16" s="2" t="n"/>
+          <t>327-214775</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>46143</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>29732683</v>
+        <v>34742727</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>508251</v>
+        <v>483882</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>58.5</v>
+        <v>71.8</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>43</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Дом 21 (СПАРК)</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>29732683</v>
+        <v>34742727</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>29211273</v>
-[...2 lines deleted...]
-        <v>0.01784961579729853</v>
+        <v>34742727</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>327-216353</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>85104821</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>775796</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
@@ -2335,58 +2341,58 @@
         <is>
           <t>Другое</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>55.3% (1046 из 1891)</t>
+          <t>64.4% (1217 из 1891)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>26</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>