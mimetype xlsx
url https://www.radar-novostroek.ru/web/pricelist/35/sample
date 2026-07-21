--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -110,54 +110,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-ivakino" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457875/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458062/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457936/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458280/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458294/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457874/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457583/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457613/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457550/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458283/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-ivakino" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457875/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457936/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458280/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458024/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458294/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457874/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457583/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457613/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458283/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458055/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-ivakino" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457875/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458062/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457936/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458280/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457552/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458397/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458120/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458294/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457874/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457547/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457583/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457613/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457550/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/243536/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458283/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-ivakino" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457875/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458062/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457936/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458280/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458024/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458120/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457910/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458294/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457874/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457547/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457583/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457613/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/457550/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458283/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/kvartal-ivakino/flats/458055/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Квартал Ивакино · Химки · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Самолёт · Квартал Ивакино · Химки · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -659,580 +659,576 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>35-457875</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>6031940</v>
+        <v>6004793</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>263749</v>
+        <v>262562</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>6031940</v>
+        <v>6004793</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>6031940</v>
-[...4 lines deleted...]
-      <c r="P4" s="9" t="n">
+        <v>6037977</v>
+      </c>
+      <c r="O4" s="9" t="n">
+        <v>-0.00549588049109826</v>
+      </c>
+      <c r="P4" s="10" t="n">
         <v>46162</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>35-458062</t>
+          <t>35-457936</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>6124769</v>
+        <v>6115850</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>267808</v>
-[...3 lines deleted...]
-      </c>
+        <v>267418</v>
+      </c>
+      <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>6124769</v>
+        <v>6115850</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>6137142</v>
-[...4 lines deleted...]
-      <c r="P5" s="9" t="n">
+        <v>6149652</v>
+      </c>
+      <c r="O5" s="9" t="n">
+        <v>-0.005496571188093245</v>
+      </c>
+      <c r="P5" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>35-457936</t>
+          <t>35-458280</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>6143499</v>
+        <v>6128543</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>268627</v>
+        <v>267973</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>6143499</v>
+        <v>6128543</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>6125135</v>
-[...4 lines deleted...]
-      <c r="P6" s="9" t="n">
+        <v>6161629</v>
+      </c>
+      <c r="O6" s="9" t="n">
+        <v>-0.005369683893658641</v>
+      </c>
+      <c r="P6" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>35-458280</t>
+          <t>35-458024</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>6161629</v>
+        <v>6194454</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>269420</v>
+        <v>270855</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>6003758</v>
-[...2 lines deleted...]
-        <v>0.02629536367055434</v>
+        <v>6194454</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6003758</v>
-[...4 lines deleted...]
-      <c r="P7" s="9" t="n">
+        <v>6228667</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>-0.005492828561873673</v>
+      </c>
+      <c r="P7" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>35-458294</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>7464578</v>
+        <v>7516992</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>233560</v>
+        <v>235200</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>31.96</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>7464578</v>
+        <v>7516992</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>7520891</v>
-[...4 lines deleted...]
-      <c r="P8" s="9" t="n">
+        <v>7472056</v>
+      </c>
+      <c r="O8" s="11" t="n">
+        <v>0.006013873557692823</v>
+      </c>
+      <c r="P8" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>35-457874</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>7513155</v>
+        <v>7565880</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>225147</v>
+        <v>226727</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>33.37</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>7513155</v>
+        <v>7565880</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7547159</v>
-[...4 lines deleted...]
-      <c r="P9" s="9" t="n">
+        <v>7520664</v>
+      </c>
+      <c r="O9" s="11" t="n">
+        <v>0.006012235089880361</v>
+      </c>
+      <c r="P9" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>35-457583</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>10904649</v>
+        <v>10931496</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>228274</v>
+        <v>228836</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>47.77</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>10904649</v>
+        <v>10931496</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>10904649</v>
-[...4 lines deleted...]
-      <c r="P10" s="9" t="n">
+        <v>10850143</v>
+      </c>
+      <c r="O10" s="11" t="n">
+        <v>0.00749787353033043</v>
+      </c>
+      <c r="P10" s="10" t="n">
         <v>46162</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>35-457613</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>10958772</v>
+        <v>10985715</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>229407</v>
+        <v>229971</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>47.77</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>8</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>10958772</v>
+        <v>10985715</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10958772</v>
-[...4 lines deleted...]
-      <c r="P11" s="9" t="n">
+        <v>10903980</v>
+      </c>
+      <c r="O11" s="11" t="n">
+        <v>0.007495886822976565</v>
+      </c>
+      <c r="P11" s="10" t="n">
         <v>46164</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>35-457550</t>
+          <t>35-458283</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>14355309</v>
+        <v>15211698</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>187113</v>
-[...3 lines deleted...]
-      </c>
+        <v>205203</v>
+      </c>
+      <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>76.72</v>
+        <v>74.13</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>14355309</v>
+        <v>15211698</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>14405791</v>
-[...4 lines deleted...]
-      <c r="P12" s="9" t="n">
+        <v>14780114</v>
+      </c>
+      <c r="O12" s="11" t="n">
+        <v>0.02920031604627677</v>
+      </c>
+      <c r="P12" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>35-458283</t>
+          <t>35-458055</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>14854392</v>
+        <v>15273632</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>200383</v>
+        <v>199969</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>74.13</v>
+        <v>76.38</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>14854392</v>
+        <v>15273632</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>14981599</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>14840176</v>
+      </c>
+      <c r="O13" s="11" t="n">
+        <v>0.02920827893146281</v>
+      </c>
+      <c r="P13" s="10" t="n">
+        <v>46126</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
@@ -1403,918 +1399,912 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>35-457875</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>6031940</v>
+        <v>6004793</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>263749</v>
+        <v>262562</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>6031940</v>
+        <v>6004793</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>6031940</v>
-[...4 lines deleted...]
-      <c r="R4" s="9" t="n">
+        <v>6037977</v>
+      </c>
+      <c r="Q4" s="9" t="n">
+        <v>-0.00549588049109826</v>
+      </c>
+      <c r="R4" s="10" t="n">
         <v>46162</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>35-458062</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr"/>
-      <c r="C5" s="2" t="n"/>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="10" t="n">
+        <v>46207</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>6124769</v>
+        <v>6106404</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>267808</v>
-[...3 lines deleted...]
-      </c>
+        <v>267005</v>
+      </c>
+      <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>13</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2029-04</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>6124769</v>
+        <v>6106404</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>6137142</v>
-[...4 lines deleted...]
-      <c r="R5" s="9" t="n">
+        <v>6130898</v>
+      </c>
+      <c r="Q5" s="9" t="n">
+        <v>-0.003995173300876968</v>
+      </c>
+      <c r="R5" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>35-457936</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>6143499</v>
+        <v>6115850</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>268627</v>
+        <v>267418</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>6143499</v>
+        <v>6115850</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>6125135</v>
-[...4 lines deleted...]
-      <c r="R6" s="9" t="n">
+        <v>6149652</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>-0.005496571188093245</v>
+      </c>
+      <c r="R6" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>35-458280</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>6161629</v>
+        <v>6128543</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>269420</v>
+        <v>267973</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6003758</v>
-[...2 lines deleted...]
-        <v>0.02629536367055434</v>
+        <v>6128543</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>6003758</v>
-[...4 lines deleted...]
-      <c r="R7" s="9" t="n">
+        <v>6161629</v>
+      </c>
+      <c r="Q7" s="9" t="n">
+        <v>-0.005369683893658641</v>
+      </c>
+      <c r="R7" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>35-457552</t>
-[...9 lines deleted...]
-      </c>
+          <t>35-458024</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr"/>
+      <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>6291606</v>
+        <v>6194454</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>275103</v>
-[...3 lines deleted...]
-      </c>
+        <v>270855</v>
+      </c>
+      <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>22.87</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6291606</v>
+        <v>6194454</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>6291606</v>
-[...4 lines deleted...]
-      <c r="R8" s="9" t="n">
+        <v>6228667</v>
+      </c>
+      <c r="Q8" s="9" t="n">
+        <v>-0.005492828561873673</v>
+      </c>
+      <c r="R8" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>35-458397</t>
+          <t>35-458120</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C9" s="9" t="n">
-        <v>46135</v>
+      <c r="C9" s="10" t="n">
+        <v>46119</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>6929852</v>
+        <v>7368203</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>263693</v>
+        <v>213077</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>5890375</v>
+        <v>6262973</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>26.28</v>
+        <v>34.58</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-04</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6929852</v>
+        <v>7368203</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>6929852</v>
+        <v>7368203</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R9" s="9" t="n">
+      <c r="R9" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>35-458120</t>
+          <t>35-457910</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C10" s="9" t="n">
+      <c r="C10" s="10" t="n">
         <v>46119</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7368203</v>
+        <v>7412240</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>213077</v>
+        <v>214041</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>6262973</v>
+        <v>6300404</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>34.58</v>
+        <v>34.63</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-04</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7368203</v>
+        <v>7412240</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7368203</v>
+        <v>7412240</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R10" s="9" t="n">
+      <c r="R10" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>35-458294</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7464578</v>
+        <v>7516992</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>233560</v>
+        <v>235200</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>31.96</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7464578</v>
+        <v>7516992</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>7520891</v>
-[...4 lines deleted...]
-      <c r="R11" s="9" t="n">
+        <v>7472056</v>
+      </c>
+      <c r="Q11" s="11" t="n">
+        <v>0.006013873557692823</v>
+      </c>
+      <c r="R11" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>35-457874</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7513155</v>
+        <v>7565880</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>225147</v>
+        <v>226727</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>33.37</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>7513155</v>
+        <v>7565880</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>7547159</v>
-[...4 lines deleted...]
-      <c r="R12" s="9" t="n">
+        <v>7520664</v>
+      </c>
+      <c r="Q12" s="11" t="n">
+        <v>0.006012235089880361</v>
+      </c>
+      <c r="R12" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>35-457547</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C13" s="9" t="n">
+      <c r="C13" s="10" t="n">
         <v>46160</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>10301826</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>218676</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>8756553</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>47.11</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2029-04</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>10301826</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>10301826</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R13" s="9" t="n">
+      <c r="R13" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>35-457583</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>10904649</v>
+        <v>10931496</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>228274</v>
+        <v>228836</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>47.77</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>10904649</v>
+        <v>10931496</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10904649</v>
-[...4 lines deleted...]
-      <c r="R14" s="9" t="n">
+        <v>10850143</v>
+      </c>
+      <c r="Q14" s="11" t="n">
+        <v>0.00749787353033043</v>
+      </c>
+      <c r="R14" s="10" t="n">
         <v>46162</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>35-457613</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>10958772</v>
+        <v>10985715</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>229407</v>
+        <v>229971</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
         <v>47.77</v>
       </c>
       <c r="J15" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>10958772</v>
+        <v>10985715</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>10958772</v>
-[...4 lines deleted...]
-      <c r="R15" s="9" t="n">
+        <v>10903980</v>
+      </c>
+      <c r="Q15" s="11" t="n">
+        <v>0.007495886822976565</v>
+      </c>
+      <c r="R15" s="10" t="n">
         <v>46164</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>35-457550</t>
         </is>
       </c>
-      <c r="B16" s="2" t="inlineStr"/>
-      <c r="C16" s="2" t="n"/>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="10" t="n">
+        <v>46199</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>14355309</v>
+        <v>14297769</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>187113</v>
+        <v>186363</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>12202013</v>
+        <v>12153104</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>76.72</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2029-04</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>14355309</v>
+        <v>14297769</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>14405791</v>
-[...4 lines deleted...]
-      <c r="R16" s="9" t="n">
+        <v>14283499</v>
+      </c>
+      <c r="Q16" s="11" t="n">
+        <v>0.0009990549234469789</v>
+      </c>
+      <c r="R16" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>35-243536</t>
-[...9 lines deleted...]
-      </c>
+          <t>35-458283</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>14380615</v>
+        <v>15211698</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>186519</v>
-[...3 lines deleted...]
-      </c>
+        <v>205203</v>
+      </c>
+      <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>77.09999999999999</v>
+        <v>74.13</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>14380615</v>
+        <v>15211698</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>14380615</v>
-[...5 lines deleted...]
-        <v>46126</v>
+        <v>14780114</v>
+      </c>
+      <c r="Q17" s="11" t="n">
+        <v>0.02920031604627677</v>
+      </c>
+      <c r="R17" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>35-458283</t>
+          <t>35-458055</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>14854392</v>
+        <v>15273632</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>200383</v>
+        <v>199969</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>74.13</v>
+        <v>76.38</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2029-04</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>14854392</v>
+        <v>15273632</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>14981599</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>14840176</v>
+      </c>
+      <c r="Q18" s="11" t="n">
+        <v>0.02920827893146281</v>
+      </c>
+      <c r="R18" s="10" t="n">
+        <v>46126</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
@@ -2399,56 +2389,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.09.2026 - 30.09.2028</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>23.0% (227 из 988)</t>
+          <t>26.2% (259 из 988)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>Продажи в июне по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>12</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>