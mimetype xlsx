--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -22,81 +22,84 @@
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
     <font>
       <color rgb="00DC2626"/>
+    </font>
+    <font>
+      <color rgb="0016A34A"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
@@ -107,51 +110,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -518,51 +521,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Sminex · Обыденский №1 · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Sminex · Обыденский №1 · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,455 +656,455 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>393-000014162</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>727630000</v>
+        <v>645740000</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>3572067</v>
+        <v>3170054</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>203.7</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>696300000</v>
+        <v>644840000</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.04499497343099239</v>
+        <v>0.001395695056137957</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>696300000</v>
-[...2 lines deleted...]
-        <v>0.04499497343099239</v>
+        <v>727630000</v>
+      </c>
+      <c r="O4" s="9" t="n">
+        <v>-0.1125434630237896</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>393-000014173</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>883540000</v>
+        <v>878640000</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>5259167</v>
+        <v>5230000</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>168</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>845490000</v>
+        <v>876450000</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.04500348910099469</v>
+        <v>0.002498716412801643</v>
       </c>
       <c r="N5" s="6" t="n">
         <v>883540000</v>
       </c>
       <c r="O5" s="9" t="n">
-        <v>0</v>
+        <v>-0.005545872286483917</v>
       </c>
       <c r="P5" s="10" t="n">
         <v>46162</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>393-000014166</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>1023120000</v>
+        <v>980580000</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>4396734</v>
+        <v>4213924</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>232.7</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>979060000</v>
+        <v>979490000</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0450023491920822</v>
+        <v>0.001112824020663815</v>
       </c>
       <c r="N6" s="6" t="n">
         <v>1023120000</v>
       </c>
       <c r="O6" s="9" t="n">
-        <v>0</v>
+        <v>-0.04157870044569552</v>
       </c>
       <c r="P6" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>393-000014154</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>1537160000</v>
+        <v>1403400000</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>3057808</v>
+        <v>2791725</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>502.7</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>СИТИХАУС 5</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>1470970000</v>
-[...2 lines deleted...]
-        <v>0.04499751864415998</v>
+        <v>1418860000</v>
+      </c>
+      <c r="M7" s="9" t="n">
+        <v>-0.01089607149401632</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1470970000</v>
-[...2 lines deleted...]
-        <v>0.04499751864415998</v>
+        <v>1537160000</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>-0.0870176169039007</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>393-000014151</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>1816230000</v>
+        <v>1648200000</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>4136256</v>
+        <v>3753587</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>439.1</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>ВИЛЛА 2</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>1738020000</v>
-[...2 lines deleted...]
-        <v>0.04499948216936514</v>
+        <v>1676450000</v>
+      </c>
+      <c r="M8" s="9" t="n">
+        <v>-0.01685108413612097</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1738020000</v>
-[...2 lines deleted...]
-        <v>0.04499948216936514</v>
+        <v>1816230000</v>
+      </c>
+      <c r="O8" s="9" t="n">
+        <v>-0.09251581572818421</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>393-000014175</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>3774980000</v>
+        <v>3208050000</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>10832080</v>
+        <v>9205308</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>348.5</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>3774980000</v>
+        <v>3212760000</v>
       </c>
       <c r="M9" s="9" t="n">
-        <v>0</v>
+        <v>-0.001466029208530983</v>
       </c>
       <c r="N9" s="6" t="n">
         <v>3774980000</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0</v>
+        <v>-0.1501809281108774</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>393-000014174</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>4526330000</v>
+        <v>3826870000</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>10451004</v>
+        <v>8835996</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>433.1</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>4526330000</v>
+        <v>3828850000</v>
       </c>
       <c r="M10" s="9" t="n">
-        <v>0</v>
+        <v>-0.0005171265523590635</v>
       </c>
       <c r="N10" s="6" t="n">
         <v>4526330000</v>
       </c>
       <c r="O10" s="9" t="n">
-        <v>0</v>
+        <v>-0.1545313753084729</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>393-000090782</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>5+</t>
+          <t>5</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>8301310000</v>
+        <v>7034920000</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>10620919</v>
+        <v>9000665</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>781.6</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>8301310000</v>
+        <v>7041610000</v>
       </c>
       <c r="M11" s="9" t="n">
-        <v>0</v>
+        <v>-0.0009500668171057472</v>
       </c>
       <c r="N11" s="6" t="n">
         <v>8301310000</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0</v>
+        <v>-0.1525530307867072</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P11">
     <sortState ref="A3:P11">
       <sortCondition descending="0" ref="C4:C11"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1271,469 +1274,469 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>393-000014162</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>727630000</v>
+        <v>645740000</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>3572067</v>
+        <v>3170054</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>203.7</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>696300000</v>
+        <v>644840000</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.04499497343099239</v>
+        <v>0.001395695056137957</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>696300000</v>
-[...2 lines deleted...]
-        <v>0.04499497343099239</v>
+        <v>727630000</v>
+      </c>
+      <c r="Q4" s="9" t="n">
+        <v>-0.1125434630237896</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>393-000014173</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>883540000</v>
+        <v>878640000</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>5259167</v>
+        <v>5230000</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>168</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>845490000</v>
+        <v>876450000</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.04500348910099469</v>
+        <v>0.002498716412801643</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>883540000</v>
       </c>
       <c r="Q5" s="9" t="n">
-        <v>0</v>
+        <v>-0.005545872286483917</v>
       </c>
       <c r="R5" s="10" t="n">
         <v>46162</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>393-000014166</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>1023120000</v>
+        <v>980580000</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>4396734</v>
+        <v>4213924</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>232.7</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>979060000</v>
+        <v>979490000</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.0450023491920822</v>
+        <v>0.001112824020663815</v>
       </c>
       <c r="P6" s="6" t="n">
         <v>1023120000</v>
       </c>
       <c r="Q6" s="9" t="n">
-        <v>0</v>
+        <v>-0.04157870044569552</v>
       </c>
       <c r="R6" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>393-000014154</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>1537160000</v>
+        <v>1403400000</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>3057808</v>
+        <v>2791725</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>502.7</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>1</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>СИТИХАУС 5</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>1470970000</v>
-[...2 lines deleted...]
-        <v>0.04499751864415998</v>
+        <v>1418860000</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>-0.01089607149401632</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>1470970000</v>
-[...2 lines deleted...]
-        <v>0.04499751864415998</v>
+        <v>1537160000</v>
+      </c>
+      <c r="Q7" s="9" t="n">
+        <v>-0.0870176169039007</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>393-000014151</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>1816230000</v>
+        <v>1648200000</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>4136256</v>
+        <v>3753587</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>439.1</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>ВИЛЛА 2</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>1738020000</v>
-[...2 lines deleted...]
-        <v>0.04499948216936514</v>
+        <v>1676450000</v>
+      </c>
+      <c r="O8" s="9" t="n">
+        <v>-0.01685108413612097</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>1738020000</v>
-[...2 lines deleted...]
-        <v>0.04499948216936514</v>
+        <v>1816230000</v>
+      </c>
+      <c r="Q8" s="9" t="n">
+        <v>-0.09251581572818421</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>393-000014175</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>3774980000</v>
+        <v>3208050000</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>10832080</v>
+        <v>9205308</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>348.5</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>3774980000</v>
+        <v>3212760000</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0</v>
+        <v>-0.001466029208530983</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>3774980000</v>
       </c>
       <c r="Q9" s="9" t="n">
-        <v>0</v>
+        <v>-0.1501809281108774</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>393-000014174</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>4526330000</v>
+        <v>3826870000</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>10451004</v>
+        <v>8835996</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
         <v>433.1</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>4526330000</v>
+        <v>3828850000</v>
       </c>
       <c r="O10" s="9" t="n">
-        <v>0</v>
+        <v>-0.0005171265523590635</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>4526330000</v>
       </c>
       <c r="Q10" s="9" t="n">
-        <v>0</v>
+        <v>-0.1545313753084729</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>393-000090782</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>5+</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>8301310000</v>
+        <v>7034920000</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>10620919</v>
+        <v>9000665</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>781.6</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>8301310000</v>
+        <v>7041610000</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0</v>
+        <v>-0.0009500668171057472</v>
       </c>
       <c r="P11" s="6" t="n">
         <v>8301310000</v>
       </c>
       <c r="Q11" s="9" t="n">
-        <v>0</v>
+        <v>-0.1525530307867072</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R11">
     <sortState ref="A3:R11">
       <sortCondition descending="0" ref="E4:E11"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1810,58 +1813,56 @@
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>Продажи в июне по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>-2</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>