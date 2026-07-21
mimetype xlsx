--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-175/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-174/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-079/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-270/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-275/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-438/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-175/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-174/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-270/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-079/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-275/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-163/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-175/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-174/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-079/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-270/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-047/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-275/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-086/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/b-016/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-438/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-163/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-175/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-174/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-270/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-079/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-047/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-275/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-398/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/b-016/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/b-156/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>STONE · СТОУН Грэйн · Москва · Актуальный прайс-лист на 06.06.2026</t>
+          <t>STONE · СТОУН Грэйн · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,593 +653,593 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>4-a-175</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>23359180</v>
+        <v>23443680</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>691100</v>
+        <v>693600</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>22658405</v>
+        <v>22740370</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>33.8</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>16</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>23291580</v>
+        <v>23426780</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.002902336380786533</v>
+        <v>0.0007213966238638004</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>23223980</v>
+        <v>23392980</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.005821568912822006</v>
+        <v>0.002167316861725184</v>
       </c>
       <c r="P4" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>4-a-174</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>23564000</v>
+        <v>23632800</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>685000</v>
+        <v>687000</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>22857080</v>
+        <v>22923816</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>34.4</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>23495200</v>
+        <v>23615600</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.002928257686676428</v>
+        <v>0.0007283321194464676</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23426400</v>
+        <v>23598400</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.005873715124816446</v>
+        <v>0.001457725947521866</v>
       </c>
       <c r="P5" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>4-a-079</t>
+          <t>4-a-270</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>23651000</v>
+        <v>23734400</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>670000</v>
+        <v>741700</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>22941470</v>
+        <v>23022368</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>35.3</v>
+        <v>32</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>23580400</v>
+        <v>23718400</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.002994011976047904</v>
+        <v>0.0006745817593092283</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>23509800</v>
+        <v>23702400</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.006006006006006006</v>
+        <v>0.001350074254083975</v>
       </c>
       <c r="P6" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>4-a-270</t>
+          <t>4-a-079</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>23670400</v>
+        <v>23739250</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>739700</v>
+        <v>672500</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>22960288</v>
+        <v>23027073</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>32</v>
+        <v>35.3</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>23606400</v>
+        <v>23721600</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.00271112918530568</v>
+        <v>0.000744047619047619</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>23542400</v>
+        <v>23686300</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.005436998776675275</v>
+        <v>0.002235469448584203</v>
       </c>
       <c r="P7" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>4-a-161</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>38151990</v>
+        <v>38283390</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>580700</v>
+        <v>582700</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>37007430</v>
+        <v>37134888</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>65.7</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>15</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>37889190</v>
+        <v>38217690</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.006936015259233571</v>
+        <v>0.00171909919202338</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>37757790</v>
+        <v>38184840</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.01044022968505307</v>
+        <v>0.00258086717136958</v>
       </c>
       <c r="P8" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>4-a-275</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>40152320</v>
+        <v>40608320</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>660400</v>
+        <v>667900</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>38947750</v>
+        <v>39390070</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>60.8</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>24</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>39969920</v>
+        <v>40486720</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.004563431700638881</v>
+        <v>0.003003453972067878</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>39848320</v>
+        <v>40304320</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.007628928898382667</v>
+        <v>0.00754261577915221</v>
       </c>
       <c r="P9" s="9" t="n">
         <v>46109</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>4-a-443</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>53617050</v>
+        <v>53702550</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>627100</v>
+        <v>628100</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>52008539</v>
+        <v>52091474</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>85.5</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>40</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>53531550</v>
-[...2 lines deleted...]
-        <v>0.001597188947452484</v>
+        <v>53702550</v>
+      </c>
+      <c r="M10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>53360550</v>
-[...2 lines deleted...]
-        <v>0.004806921967633392</v>
+        <v>53702550</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>4-a-432</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>58034600</v>
+        <v>58123000</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>656500</v>
+        <v>657500</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>56293562</v>
+        <v>56379310</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>88.40000000000001</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>38</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>57946200</v>
-[...2 lines deleted...]
-        <v>0.001525553012967201</v>
+        <v>58123000</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>57769400</v>
-[...2 lines deleted...]
-        <v>0.004590665646518746</v>
+        <v>58123000</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>4-a-431</t>
+          <t>4-a-433</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>75764310</v>
+        <v>74386840</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>596100</v>
+        <v>634700</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>73491381</v>
+        <v>72155235</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>127.1</v>
+        <v>117.2</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>38</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>75700760</v>
-[...2 lines deleted...]
-        <v>0.0008394895903290799</v>
+        <v>74386840</v>
+      </c>
+      <c r="M12" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>75637210</v>
-[...2 lines deleted...]
-        <v>0.001680389850445303</v>
+        <v>74386840</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P12" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>4-a-438</t>
+          <t>4-a-431</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>76984470</v>
+        <v>75891410</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>605700</v>
+        <v>597100</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>74674936</v>
+        <v>73614668</v>
       </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>127.1</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>76920920</v>
-[...2 lines deleted...]
-        <v>0.0008261731658955717</v>
+        <v>75891410</v>
+      </c>
+      <c r="M13" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>76857370</v>
-[...2 lines deleted...]
-        <v>0.00165371258475277</v>
+        <v>75891410</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
@@ -1475,623 +1475,621 @@
       <c r="O4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>21169260</v>
       </c>
       <c r="Q4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>4-a-175</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>23359180</v>
+        <v>23443680</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>691100</v>
+        <v>693600</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>22658405</v>
+        <v>22740370</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>33.8</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23291580</v>
+        <v>23426780</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.002902336380786533</v>
+        <v>0.0007213966238638004</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>23223980</v>
+        <v>23392980</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.005821568912822006</v>
+        <v>0.002167316861725184</v>
       </c>
       <c r="R5" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>4-a-174</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>23564000</v>
+        <v>23632800</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>685000</v>
+        <v>687000</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>22857080</v>
+        <v>22923816</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>34.4</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>23495200</v>
+        <v>23615600</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.002928257686676428</v>
+        <v>0.0007283321194464676</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>23426400</v>
+        <v>23598400</v>
       </c>
       <c r="Q6" s="8" t="n">
-        <v>0.005873715124816446</v>
+        <v>0.001457725947521866</v>
       </c>
       <c r="R6" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>4-a-079</t>
+          <t>4-a-270</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>23651000</v>
+        <v>23734400</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>670000</v>
+        <v>741700</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>22941470</v>
+        <v>23022368</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>35.3</v>
+        <v>32</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>23580400</v>
+        <v>23718400</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.002994011976047904</v>
+        <v>0.0006745817593092283</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>23509800</v>
+        <v>23702400</v>
       </c>
       <c r="Q7" s="8" t="n">
-        <v>0.006006006006006006</v>
+        <v>0.001350074254083975</v>
       </c>
       <c r="R7" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>4-a-270</t>
+          <t>4-a-079</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>23670400</v>
+        <v>23739250</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>739700</v>
+        <v>672500</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>22960288</v>
+        <v>23027073</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>32</v>
+        <v>35.3</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>23606400</v>
+        <v>23721600</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.00271112918530568</v>
+        <v>0.000744047619047619</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>23542400</v>
+        <v>23686300</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.005436998776675275</v>
+        <v>0.002235469448584203</v>
       </c>
       <c r="R8" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>4-a-161</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>38151990</v>
+        <v>38283390</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>580700</v>
+        <v>582700</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>37007430</v>
+        <v>37134888</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>65.7</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>37889190</v>
+        <v>38217690</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.006936015259233571</v>
+        <v>0.00171909919202338</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>37757790</v>
+        <v>38184840</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0.01044022968505307</v>
+        <v>0.00258086717136958</v>
       </c>
       <c r="R9" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>4-a-047</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C10" s="9" t="n">
-        <v>46159</v>
+        <v>46199</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>39533760</v>
+        <v>39903360</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>588300</v>
+        <v>593800</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>38347747</v>
+        <v>38706259</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
         <v>67.2</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>39533760</v>
+        <v>39903360</v>
       </c>
       <c r="O10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>39399360</v>
-[...2 lines deleted...]
-        <v>0.003411222923418045</v>
+        <v>39903360</v>
+      </c>
+      <c r="Q10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R10" s="9" t="n">
         <v>46109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>4-a-275</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>40152320</v>
+        <v>40608320</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>660400</v>
+        <v>667900</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>38947750</v>
+        <v>39390070</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>60.8</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>24</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>39969920</v>
+        <v>40486720</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.004563431700638881</v>
+        <v>0.003003453972067878</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>39848320</v>
+        <v>40304320</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.007628928898382667</v>
+        <v>0.00754261577915221</v>
       </c>
       <c r="R11" s="9" t="n">
         <v>46109</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>4-a-086</t>
+          <t>4-a-398</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
-        <v>46174</v>
+        <v>46136</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>41664000</v>
+        <v>44627520</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>595200</v>
+        <v>641200</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>40414080</v>
+        <v>43288694</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>70</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>41664000</v>
+        <v>44627520</v>
       </c>
       <c r="O12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>41524000</v>
-[...6 lines deleted...]
-      </c>
+        <v>44627520</v>
+      </c>
+      <c r="Q12" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>4-a-443</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>53617050</v>
+        <v>53702550</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>627100</v>
+        <v>628100</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>52008539</v>
+        <v>52091474</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>85.5</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>40</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>53531550</v>
-[...2 lines deleted...]
-        <v>0.001597188947452484</v>
+        <v>53702550</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>53360550</v>
-[...2 lines deleted...]
-        <v>0.004806921967633392</v>
+        <v>53702550</v>
+      </c>
+      <c r="Q13" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R13" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>4-a-432</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>58034600</v>
+        <v>58123000</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>656500</v>
+        <v>657500</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>56293562</v>
+        <v>56379310</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>88.40000000000001</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>38</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>57946200</v>
-[...2 lines deleted...]
-        <v>0.001525553012967201</v>
+        <v>58123000</v>
+      </c>
+      <c r="O14" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>57769400</v>
-[...2 lines deleted...]
-        <v>0.004590665646518746</v>
+        <v>58123000</v>
+      </c>
+      <c r="Q14" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>4-b-016</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C15" s="9" t="n">
         <v>46119</v>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
@@ -2123,219 +2121,219 @@
           <t>Корпус В</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
         <v>63604060</v>
       </c>
       <c r="O15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
         <v>63604060</v>
       </c>
       <c r="Q15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="9" t="n">
         <v>46109</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>4-a-433</t>
         </is>
       </c>
-      <c r="B16" s="2" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>73683640</v>
+        <v>74386840</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>628700</v>
+        <v>634700</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>71473131</v>
+        <v>72155235</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>117.2</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>38</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>73683640</v>
+        <v>74386840</v>
       </c>
       <c r="O16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>73625040</v>
-[...2 lines deleted...]
-        <v>0.0007959248646927731</v>
+        <v>74386840</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>4-a-431</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>75764310</v>
+        <v>75891410</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>596100</v>
+        <v>597100</v>
       </c>
       <c r="G17" s="6" t="n">
-        <v>73491381</v>
+        <v>73614668</v>
       </c>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>127.1</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>38</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>75700760</v>
-[...2 lines deleted...]
-        <v>0.0008394895903290799</v>
+        <v>75891410</v>
+      </c>
+      <c r="O17" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>75637210</v>
-[...2 lines deleted...]
-        <v>0.001680389850445303</v>
+        <v>75891410</v>
+      </c>
+      <c r="Q17" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R17" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>4-a-438</t>
-[...3 lines deleted...]
-      <c r="C18" s="2" t="n"/>
+          <t>4-b-156</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C18" s="9" t="n">
+        <v>46199</v>
+      </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>76984470</v>
+        <v>110325000</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>605700</v>
+        <v>750000</v>
       </c>
       <c r="G18" s="6" t="n">
-        <v>74674936</v>
+        <v>107015250</v>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>127.1</v>
+        <v>147.1</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус В</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>76920920</v>
-[...2 lines deleted...]
-        <v>0.0008261731658955717</v>
+        <v>110325000</v>
+      </c>
+      <c r="O18" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>76857370</v>
-[...2 lines deleted...]
-        <v>0.00165371258475277</v>
+        <v>110325000</v>
+      </c>
+      <c r="Q18" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R18" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
@@ -2423,58 +2421,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.09.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>44.3% (274 из 618)</t>
+          <t>46.0% (284 из 618)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>