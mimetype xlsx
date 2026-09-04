--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -104,57 +104,57 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-175/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-174/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-270/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-079/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-275/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-007/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-006/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-019/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-018/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-011/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-155/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-439/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-163/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-175/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-174/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-270/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-079/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-047/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-275/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-398/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/b-016/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/b-156/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/stone/stoun-grejn" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-163/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-007/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-006/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-019/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-018/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-161/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-011/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-155/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-252/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-443/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-432/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-439/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-433/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-431/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stone.ru/catalog/residential/grain/a-438/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>STONE · СТОУН Грэйн · Москва · Актуальный прайс-лист на 21.07.2026</t>
+          <t>STONE · СТОУН Грэйн · Москва · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,601 +644,601 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>4-a-175</t>
+          <t>4-a-007</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>23443680</v>
+        <v>22846590</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>693600</v>
+        <v>650900</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>22740370</v>
+        <v>21704261</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>33.8</v>
+        <v>35.1</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>23426780</v>
+        <v>22846590</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.0007213966238638004</v>
+        <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>23392980</v>
+        <v>22846590</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.002167316861725184</v>
+        <v>0</v>
       </c>
       <c r="P4" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>4-a-174</t>
+          <t>4-a-006</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>23632800</v>
+        <v>23133960</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>687000</v>
+        <v>644400</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>22923816</v>
+        <v>21977262</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>34.4</v>
+        <v>35.9</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>23615600</v>
+        <v>23133960</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.0007283321194464676</v>
+        <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23598400</v>
+        <v>23133960</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.001457725947521866</v>
+        <v>0</v>
       </c>
       <c r="P5" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>4-a-270</t>
+          <t>4-a-019</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>23734400</v>
+        <v>23156800</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>741700</v>
+        <v>656000</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>23022368</v>
+        <v>21998960</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>32</v>
+        <v>35.3</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>23718400</v>
-[...2 lines deleted...]
-        <v>0.0006745817593092283</v>
+        <v>23139150</v>
+      </c>
+      <c r="M6" s="10" t="n">
+        <v>0.0007627765064836003</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>23702400</v>
+        <v>23156800</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.001350074254083975</v>
+        <v>0</v>
       </c>
       <c r="P6" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>4-a-079</t>
+          <t>4-a-018</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>23739250</v>
+        <v>23382000</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>672500</v>
+        <v>649500</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>23027073</v>
+        <v>22212900</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>35.3</v>
+        <v>36</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>23721600</v>
-[...2 lines deleted...]
-        <v>0.000744047619047619</v>
+        <v>23364000</v>
+      </c>
+      <c r="M7" s="10" t="n">
+        <v>0.0007704160246533128</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>23686300</v>
+        <v>23382000</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.002235469448584203</v>
+        <v>0</v>
       </c>
       <c r="P7" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>4-a-161</t>
+          <t>4-a-011</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>38283390</v>
+        <v>38756960</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>582700</v>
+        <v>577600</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>37134888</v>
+        <v>36819112</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>65.7</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>38217690</v>
-[...2 lines deleted...]
-        <v>0.00171909919202338</v>
+        <v>38723410</v>
+      </c>
+      <c r="M8" s="10" t="n">
+        <v>0.0008664009703690869</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>38184840</v>
+        <v>38756960</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.00258086717136958</v>
+        <v>0</v>
       </c>
       <c r="P8" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>4-a-275</t>
+          <t>4-a-155</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>40608320</v>
+        <v>39814350</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>667900</v>
+        <v>649500</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>39390070</v>
+        <v>37823633</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>60.8</v>
+        <v>61.3</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>40486720</v>
-[...2 lines deleted...]
-        <v>0.003003453972067878</v>
+        <v>39783700</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>0.0007704160246533128</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>40304320</v>
+        <v>39814350</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.00754261577915221</v>
+        <v>0</v>
       </c>
       <c r="P9" s="9" t="n">
-        <v>46109</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>4-a-443</t>
+          <t>4-a-432</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>53702550</v>
+        <v>58255600</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>628100</v>
+        <v>659000</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>52091474</v>
+        <v>55342820</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>85.5</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>53702550</v>
+        <v>58211400</v>
       </c>
       <c r="M10" s="10" t="n">
-        <v>0</v>
+        <v>0.0007593014426727411</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>53702550</v>
+        <v>58167200</v>
       </c>
       <c r="O10" s="10" t="n">
-        <v>0</v>
+        <v>0.001519756838905775</v>
       </c>
       <c r="P10" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>4-a-432</t>
+          <t>4-a-439</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>58123000</v>
+        <v>59157280</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>657500</v>
+        <v>669200</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>56379310</v>
+        <v>56199416</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>88.40000000000001</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>58123000</v>
+        <v>59113080</v>
       </c>
       <c r="M11" s="10" t="n">
-        <v>0</v>
+        <v>0.0007477194556602363</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>58123000</v>
+        <v>59068880</v>
       </c>
       <c r="O11" s="10" t="n">
-        <v>0</v>
+        <v>0.00149655791679138</v>
       </c>
       <c r="P11" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>4-a-433</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>74386840</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>634700</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>72155235</v>
+        <v>70667498</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>117.2</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>38</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
         <v>74386840</v>
       </c>
-      <c r="M12" s="10" t="n">
+      <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
         <v>74386840</v>
       </c>
-      <c r="O12" s="10" t="n">
+      <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>4-a-431</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
         <v>75891410</v>
       </c>
       <c r="D13" s="6" t="n">
         <v>597100</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>73614668</v>
+        <v>72096840</v>
       </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>127.1</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>38</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>45</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
         <v>75891410</v>
       </c>
-      <c r="M13" s="10" t="n">
+      <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
         <v>75891410</v>
       </c>
-      <c r="O13" s="10" t="n">
+      <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
@@ -1450,889 +1450,891 @@
         <v>20534182</v>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>31.7</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>21169260</v>
       </c>
-      <c r="O4" s="10" t="n">
+      <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>21169260</v>
       </c>
-      <c r="Q4" s="10" t="n">
+      <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>4-a-175</t>
+          <t>4-a-007</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>23443680</v>
+        <v>22846590</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>693600</v>
+        <v>650900</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>22740370</v>
+        <v>21704261</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>33.8</v>
+        <v>35.1</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23426780</v>
+        <v>22846590</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.0007213966238638004</v>
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>23392980</v>
+        <v>22846590</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.002167316861725184</v>
+        <v>0</v>
       </c>
       <c r="R5" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>4-a-174</t>
+          <t>4-a-006</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>23632800</v>
+        <v>23133960</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>687000</v>
+        <v>644400</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>22923816</v>
+        <v>21977262</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>34.4</v>
+        <v>35.9</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>23615600</v>
+        <v>23133960</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.0007283321194464676</v>
+        <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>23598400</v>
+        <v>23133960</v>
       </c>
       <c r="Q6" s="8" t="n">
-        <v>0.001457725947521866</v>
+        <v>0</v>
       </c>
       <c r="R6" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>4-a-270</t>
+          <t>4-a-019</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>23734400</v>
+        <v>23156800</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>741700</v>
+        <v>656000</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>23022368</v>
+        <v>21998960</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>32</v>
+        <v>35.3</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>23718400</v>
-[...2 lines deleted...]
-        <v>0.0006745817593092283</v>
+        <v>23139150</v>
+      </c>
+      <c r="O7" s="10" t="n">
+        <v>0.0007627765064836003</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>23702400</v>
+        <v>23156800</v>
       </c>
       <c r="Q7" s="8" t="n">
-        <v>0.001350074254083975</v>
+        <v>0</v>
       </c>
       <c r="R7" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>4-a-079</t>
+          <t>4-a-018</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>23739250</v>
+        <v>23382000</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>672500</v>
+        <v>649500</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>23027073</v>
+        <v>22212900</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>35.3</v>
+        <v>36</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>23721600</v>
-[...2 lines deleted...]
-        <v>0.000744047619047619</v>
+        <v>23364000</v>
+      </c>
+      <c r="O8" s="10" t="n">
+        <v>0.0007704160246533128</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>23686300</v>
+        <v>23382000</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.002235469448584203</v>
+        <v>0</v>
       </c>
       <c r="R8" s="9" t="n">
-        <v>46108</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>4-a-161</t>
         </is>
       </c>
-      <c r="B9" s="2" t="inlineStr"/>
-      <c r="C9" s="2" t="n"/>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C9" s="9" t="n">
+        <v>46233</v>
+      </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>38283390</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>582700</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>37134888</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>65.7</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>38217690</v>
+        <v>38283390</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.00171909919202338</v>
+        <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>38184840</v>
+        <v>38283390</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0.00258086717136958</v>
+        <v>0</v>
       </c>
       <c r="R9" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>4-a-047</t>
-[...9 lines deleted...]
-      </c>
+          <t>4-a-011</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>39903360</v>
+        <v>38756960</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>593800</v>
+        <v>577600</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>38706259</v>
+        <v>36819112</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>67.2</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>39903360</v>
+        <v>38723410</v>
       </c>
       <c r="O10" s="10" t="n">
-        <v>0</v>
+        <v>0.0008664009703690869</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>39903360</v>
-[...1 lines deleted...]
-      <c r="Q10" s="10" t="n">
+        <v>38756960</v>
+      </c>
+      <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="9" t="n">
-        <v>46109</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>4-a-275</t>
+          <t>4-a-155</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>40608320</v>
+        <v>39814350</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>667900</v>
+        <v>649500</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>39390070</v>
+        <v>37823633</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>60.8</v>
+        <v>61.3</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>40486720</v>
-[...2 lines deleted...]
-        <v>0.003003453972067878</v>
+        <v>39783700</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0.0007704160246533128</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>40304320</v>
+        <v>39814350</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.00754261577915221</v>
+        <v>0</v>
       </c>
       <c r="R11" s="9" t="n">
-        <v>46109</v>
+        <v>46249</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>4-a-398</t>
+          <t>4-a-252</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
-        <v>46136</v>
+        <v>46231</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>44627520</v>
+        <v>52653780</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>641200</v>
+        <v>624600</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>43288694</v>
+        <v>51074167</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>69.59999999999999</v>
+        <v>84.3</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>44627520</v>
-[...1 lines deleted...]
-      <c r="O12" s="10" t="n">
+        <v>52653780</v>
+      </c>
+      <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>44627520</v>
-[...4 lines deleted...]
-      <c r="R12" s="2" t="n"/>
+        <v>52653780</v>
+      </c>
+      <c r="Q12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="9" t="n">
+        <v>46109</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>4-a-443</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr"/>
-      <c r="C13" s="2" t="n"/>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>46249</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>53702550</v>
+        <v>53745300</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>628100</v>
+        <v>628600</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>52091474</v>
+        <v>51058035</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>85.5</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>40</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>53702550</v>
-[...1 lines deleted...]
-      <c r="O13" s="10" t="n">
+        <v>53745300</v>
+      </c>
+      <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>53702550</v>
-[...1 lines deleted...]
-      <c r="Q13" s="10" t="n">
+        <v>53745300</v>
+      </c>
+      <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>4-a-432</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>58123000</v>
+        <v>58255600</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>657500</v>
+        <v>659000</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>56379310</v>
+        <v>55342820</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>88.40000000000001</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>38</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>58123000</v>
+        <v>58211400</v>
       </c>
       <c r="O14" s="10" t="n">
-        <v>0</v>
+        <v>0.0007593014426727411</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>58123000</v>
+        <v>58167200</v>
       </c>
       <c r="Q14" s="10" t="n">
-        <v>0</v>
+        <v>0.001519756838905775</v>
       </c>
       <c r="R14" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>4-b-016</t>
-[...9 lines deleted...]
-      </c>
+          <t>4-a-439</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>63604060</v>
+        <v>59157280</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>579800</v>
+        <v>669200</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>61695938</v>
+        <v>56199416</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>109.7</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="K15" s="2" t="n">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус В</t>
+          <t>Корпус А</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>63604060</v>
+        <v>59113080</v>
       </c>
       <c r="O15" s="10" t="n">
-        <v>0</v>
+        <v>0.0007477194556602363</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>63604060</v>
+        <v>59068880</v>
       </c>
       <c r="Q15" s="10" t="n">
-        <v>0</v>
+        <v>0.00149655791679138</v>
       </c>
       <c r="R15" s="9" t="n">
-        <v>46109</v>
+        <v>46108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>4-a-433</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>74386840</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>634700</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>72155235</v>
+        <v>70667498</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>117.2</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>38</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
         <v>74386840</v>
       </c>
-      <c r="O16" s="10" t="n">
+      <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
         <v>74386840</v>
       </c>
-      <c r="Q16" s="10" t="n">
+      <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>4-a-431</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>75891410</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>597100</v>
       </c>
       <c r="G17" s="6" t="n">
-        <v>73614668</v>
+        <v>72096840</v>
       </c>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>127.1</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>38</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>45</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
         <v>75891410</v>
       </c>
-      <c r="O17" s="10" t="n">
+      <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
         <v>75891410</v>
       </c>
-      <c r="Q17" s="10" t="n">
+      <c r="Q17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>4-b-156</t>
+          <t>4-a-438</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="9" t="n">
-        <v>46199</v>
+        <v>46249</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>110325000</v>
+        <v>77111570</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>750000</v>
+        <v>606700</v>
       </c>
       <c r="G18" s="6" t="n">
-        <v>107015250</v>
+        <v>73255992</v>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>147.1</v>
+        <v>127.1</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус В</t>
+          <t>Корпус А</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>110325000</v>
-[...1 lines deleted...]
-      <c r="O18" s="10" t="n">
+        <v>77111570</v>
+      </c>
+      <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>110325000</v>
-[...1 lines deleted...]
-      <c r="Q18" s="10" t="n">
+        <v>77111570</v>
+      </c>
+      <c r="Q18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
@@ -2421,58 +2423,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.09.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>46.0% (284 из 618)</t>
+          <t>47.2% (292 из 618)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>