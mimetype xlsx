--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -9,60 +9,62 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
@@ -76,74 +78,77 @@
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -465,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/granel/zhk-teatralnyj-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granelle.ru/flats/5431/" TargetMode="External" Id="rId2" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/granel/zhk-teatralnyj-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granelle.ru/flats/5431/" TargetMode="External" Id="rId2" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/granel/zhk-teatralnyj-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granelle.ru/flats/68045/" TargetMode="External" Id="rId2" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/granel/zhk-teatralnyj-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granelle.ru/flats/68045/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granelle.ru/flats/5431/" TargetMode="External" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Гранель · ЖК «Театральный парк» · Королев · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Гранель · ЖК «Театральный парк» · Королев · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -633,122 +638,124 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>406-5431</t>
+          <t>406-68045</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>10877633</v>
+        <v>9750000</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>255944</v>
+        <v>234940</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>9434681</v>
+        <v>8456633</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>42.5</v>
+        <v>41.5</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 26</t>
+          <t>Корпус 10</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>10877633</v>
+        <v>9750000</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>10877633</v>
+        <v>9750000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P4" s="2" t="n"/>
+      <c r="P4" s="9" t="n">
+        <v>46194</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P4">
     <sortState ref="A3:P4">
       <sortCondition descending="0" ref="C4:C4"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:R5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="18" customWidth="1" min="17" max="17"/>
@@ -876,209 +883,274 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>406-5431</t>
+          <t>406-68045</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>10877633</v>
+        <v>9750000</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>255944</v>
+        <v>234940</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>9434681</v>
+        <v>8456633</v>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
-        <v>42.5</v>
+        <v>41.5</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K4" s="2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 26</t>
+          <t>Корпус 10</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>10877633</v>
+        <v>9750000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>10877633</v>
+        <v>9750000</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R4" s="2" t="n"/>
+      <c r="R4" s="9" t="n">
+        <v>46194</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>406-5431</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="9" t="n">
+        <v>46181</v>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E5" s="6" t="n">
+        <v>10877633</v>
+      </c>
+      <c r="F5" s="6" t="n">
+        <v>255944</v>
+      </c>
+      <c r="G5" s="6" t="n">
+        <v>9434681</v>
+      </c>
+      <c r="H5" s="2" t="inlineStr"/>
+      <c r="I5" s="7" t="n">
+        <v>42.5</v>
+      </c>
+      <c r="J5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="K5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>Сдан</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>Корпус 26</t>
+        </is>
+      </c>
+      <c r="N5" s="6" t="n">
+        <v>10877633</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="6" t="n">
+        <v>10877633</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R5" s="2" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:R4">
-[...1 lines deleted...]
-      <sortCondition descending="0" ref="E4:E4"/>
+  <autoFilter ref="A3:R5">
+    <sortState ref="A3:R5">
+      <sortCondition descending="0" ref="E4:E5"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="9" t="inlineStr">
+      <c r="A1" s="10" t="inlineStr">
         <is>
           <t>Застройщик</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Гранель</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="9" t="inlineStr">
+      <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Название ЖК</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ЖК «Театральный парк»</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="9" t="inlineStr">
+      <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Город</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Королев</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Класс жилья</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="9" t="inlineStr">
+      <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" s="9" t="inlineStr">
+      <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="9" t="inlineStr">
+      <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
-      <c r="A8" s="9" t="inlineStr">
-[...1 lines deleted...]
-          <t>Продажи в мае по ДДУ</t>
+      <c r="A8" s="10" t="inlineStr">
+        <is>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>