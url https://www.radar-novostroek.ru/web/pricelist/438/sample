--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-very" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-2/nomer-14/C81E53A8-17B6-4C0B-B47A-CFF21733467A" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-3/nomer-14/CC79ED0F-A4BB-4E95-9D32-2312C7764B52" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-5/nomer-14/609569CC-C130-44B6-9A4E-CF156AFC32D1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-4/sekcija-4/etazh-8/nomer-12/F260A609-AA39-462B-906A-74EEFC70B7C7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-11/13E4ECBD-6B2D-4EAC-A79B-017C90AE78ED" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-14/nomer-12/3F473318-B948-43D0-BF2C-01E99C97146A" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-4/sekcija-4/etazh-3/nomer-7/C082616A-9124-45E3-BEE6-B111AF3B253E" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-15/0D938916-0A1C-4740-9C65-EC89A553B1DD" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-7/nomer-7/EF0685EA-7CCC-41CF-9D78-6D5073FD4746" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-8/nomer-7/107DB99B-3E06-46F1-9735-2E61278C20A0" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-very" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-2/nomer-14/C81E53A8-17B6-4C0B-B47A-CFF21733467A" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-3/nomer-14/CC79ED0F-A4BB-4E95-9D32-2312C7764B52" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-5/nomer-14/609569CC-C130-44B6-9A4E-CF156AFC32D1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-4/sekcija-4/etazh-8/nomer-12/F260A609-AA39-462B-906A-74EEFC70B7C7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-11/13E4ECBD-6B2D-4EAC-A79B-017C90AE78ED" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-14/nomer-12/3F473318-B948-43D0-BF2C-01E99C97146A" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-4/sekcija-4/etazh-3/nomer-7/C082616A-9124-45E3-BEE6-B111AF3B253E" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-6/67E43267-D738-4515-92D2-DC4BBA305879" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-7/nomer-7/EF0685EA-7CCC-41CF-9D78-6D5073FD4746" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-8/nomer-7/107DB99B-3E06-46F1-9735-2E61278C20A0" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-very" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-2/nomer-14/C81E53A8-17B6-4C0B-B47A-CFF21733467A" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-3/nomer-14/CC79ED0F-A4BB-4E95-9D32-2312C7764B52" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-5/nomer-14/609569CC-C130-44B6-9A4E-CF156AFC32D1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-4/sekcija-4/etazh-8/nomer-12/F260A609-AA39-462B-906A-74EEFC70B7C7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-28/nomer-2/EB003677-D4A3-4222-95A9-062463808578" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-11/13E4ECBD-6B2D-4EAC-A79B-017C90AE78ED" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-12/nomer-12/830707D6-7DDC-48D0-AECA-A4347707CB47" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-14/nomer-12/3F473318-B948-43D0-BF2C-01E99C97146A" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-7/nomer-5/E5C1D18F-0364-40A1-A9C0-A5E6C767CB3B" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-4/sekcija-4/etazh-3/nomer-7/C082616A-9124-45E3-BEE6-B111AF3B253E" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-5/sekcija-5/etazh-6/nomer-10/9C700A0F-2E17-4180-A58B-233F2677879F" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-15/0D938916-0A1C-4740-9C65-EC89A553B1DD" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-14/nomer-6/160E159D-638A-4825-BF00-C227F871D833" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-7/nomer-7/EF0685EA-7CCC-41CF-9D78-6D5073FD4746" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-8/nomer-7/107DB99B-3E06-46F1-9735-2E61278C20A0" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-very" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-2/nomer-14/C81E53A8-17B6-4C0B-B47A-CFF21733467A" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-3/nomer-14/CC79ED0F-A4BB-4E95-9D32-2312C7764B52" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-5/nomer-14/609569CC-C130-44B6-9A4E-CF156AFC32D1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-4/sekcija-4/etazh-8/nomer-12/F260A609-AA39-462B-906A-74EEFC70B7C7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/studija/korpus-5/sekcija-5/etazh-28/nomer-2/EB003677-D4A3-4222-95A9-062463808578" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-11/13E4ECBD-6B2D-4EAC-A79B-017C90AE78ED" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-12/nomer-12/830707D6-7DDC-48D0-AECA-A4347707CB47" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-14/nomer-12/3F473318-B948-43D0-BF2C-01E99C97146A" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/2-komnatnaja/korpus-5/sekcija-5/etazh-7/nomer-5/E5C1D18F-0364-40A1-A9C0-A5E6C767CB3B" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-5/sekcija-5/etazh-6/nomer-10/9C700A0F-2E17-4180-A58B-233F2677879F" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-4/sekcija-4/etazh-3/nomer-7/C082616A-9124-45E3-BEE6-B111AF3B253E" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/3-komnatnaja/korpus-5/sekcija-5/etazh-2/nomer-6/67E43267-D738-4515-92D2-DC4BBA305879" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-14/nomer-6/160E159D-638A-4825-BF00-C227F871D833" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-7/nomer-7/EF0685EA-7CCC-41CF-9D78-6D5073FD4746" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/very-botsad/kupit-kvartiru/4-komnatnaja/korpus-4/sekcija-4/etazh-8/nomer-7/107DB99B-3E06-46F1-9735-2E61278C20A0" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Основа · ЖК VERY · Москва · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Основа · ЖК VERY · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -837,315 +837,323 @@
         <v>16536000</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
         <v>16536000</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>438-25491</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>21367500</v>
+        <v>21448900</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>525000</v>
+        <v>527000</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G8" s="7" t="n">
         <v>40.7</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>21367500</v>
+        <v>21448900</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>21367500</v>
+        <v>21448900</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>438-25083</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
         <v>22605000</v>
       </c>
       <c r="D9" s="6" t="n">
         <v>550000</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>41.1</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>14</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
         <v>22605000</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>22522800</v>
-[...2 lines deleted...]
-        <v>0.00364963503649635</v>
+        <v>22605000</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>438-24755</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>30189600</v>
+        <v>30369300</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>504000</v>
+        <v>507000</v>
       </c>
       <c r="E10" s="2" t="n"/>
-      <c r="F10" s="2" t="inlineStr"/>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G10" s="7" t="n">
         <v>59.9</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>30189600</v>
+        <v>30369300</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>30069800</v>
-[...2 lines deleted...]
-        <v>0.00398406374501992</v>
+        <v>30369300</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>438-25505</t>
+          <t>438-25501</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>30289300</v>
+        <v>30744000</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>499000</v>
+        <v>504000</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>60.7</v>
+        <v>61</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>30289300</v>
+        <v>30744000</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>30289300</v>
+        <v>30744000</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>438-24895</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>46197800</v>
+        <v>47019500</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>506000</v>
+        <v>515000</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>91.3</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>7</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr"/>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>46197800</v>
+        <v>47019500</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>45741300</v>
+        <v>46563000</v>
       </c>
       <c r="O12" s="9" t="n">
-        <v>0.009980039920159681</v>
+        <v>0.009803921568627451</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>438-24948</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>46380400</v>
+        <v>47202100</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>508000</v>
+        <v>517000</v>
       </c>
       <c r="E13" s="2" t="n"/>
-      <c r="F13" s="2" t="inlineStr"/>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G13" s="7" t="n">
         <v>91.3</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>8</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>46380400</v>
+        <v>47202100</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>45923900</v>
+        <v>46745600</v>
       </c>
       <c r="O13" s="9" t="n">
-        <v>0.009940357852882704</v>
+        <v>0.009765625</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1569,82 +1577,82 @@
       </c>
       <c r="P8" s="6" t="n">
         <v>20163000</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="10" t="n">
         <v>46164</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>438-25491</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>21367500</v>
+        <v>21448900</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>525000</v>
+        <v>527000</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I9" s="7" t="n">
         <v>40.7</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>21367500</v>
+        <v>21448900</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>21367500</v>
+        <v>21448900</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>438-25441</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C10" s="10" t="n">
         <v>46137</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -1706,54 +1714,54 @@
       <c r="F11" s="6" t="n">
         <v>550000</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>41.1</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>14</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
         <v>22605000</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>22522800</v>
-[...2 lines deleted...]
-        <v>0.00364963503649635</v>
+        <v>22605000</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>438-25127</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="10" t="n">
         <v>46167</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>24371400</v>
       </c>
@@ -1764,205 +1772,209 @@
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I12" s="7" t="n">
         <v>45.3</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>7</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
         <v>24371400</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>24280800</v>
-[...2 lines deleted...]
-        <v>0.003731343283582089</v>
+        <v>24371400</v>
+      </c>
+      <c r="Q12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>438-24755</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>438-25350</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>46123</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>30189600</v>
+        <v>30266640</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>504000</v>
+        <v>457200</v>
       </c>
       <c r="G13" s="2" t="n"/>
-      <c r="H13" s="2" t="inlineStr"/>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I13" s="7" t="n">
-        <v>59.9</v>
+        <v>66.2</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>30189600</v>
+        <v>30266640</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>30069800</v>
-[...2 lines deleted...]
-        <v>0.00398406374501992</v>
+        <v>30266640</v>
+      </c>
+      <c r="Q13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>438-25350</t>
-[...9 lines deleted...]
-      </c>
+          <t>438-24755</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>30266640</v>
+        <v>30369300</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>457200</v>
+        <v>507000</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I14" s="7" t="n">
-        <v>66.2</v>
+        <v>59.9</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>30266640</v>
+        <v>30369300</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>30266640</v>
+        <v>30369300</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>438-25505</t>
+          <t>438-25501</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>30289300</v>
+        <v>30744000</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>499000</v>
+        <v>504000</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>60.7</v>
+        <v>61</v>
       </c>
       <c r="J15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>30289300</v>
+        <v>30744000</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>30289300</v>
+        <v>30744000</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>438-25052</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C16" s="10" t="n">
         <v>46161</v>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
@@ -1997,129 +2009,133 @@
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
         <v>44913150</v>
       </c>
       <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>438-24895</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>46197800</v>
+        <v>47019500</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>506000</v>
+        <v>515000</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>91.3</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>7</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>46197800</v>
+        <v>47019500</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>45741300</v>
+        <v>46563000</v>
       </c>
       <c r="Q17" s="9" t="n">
-        <v>0.009980039920159681</v>
+        <v>0.009803921568627451</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>438-24948</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>46380400</v>
+        <v>47202100</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>508000</v>
+        <v>517000</v>
       </c>
       <c r="G18" s="2" t="n"/>
-      <c r="H18" s="2" t="inlineStr"/>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I18" s="7" t="n">
         <v>91.3</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K18" s="2" t="n"/>
       <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>46380400</v>
+        <v>47202100</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>45923900</v>
+        <v>46745600</v>
       </c>
       <c r="Q18" s="9" t="n">
-        <v>0.009940357852882704</v>
+        <v>0.009765625</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2205,58 +2221,58 @@
         <is>
           <t>Другое</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>38.8% (307 из 792)</t>
+          <t>41.4% (328 из 792)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>