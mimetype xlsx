--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -52,54 +52,54 @@
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
     <font>
-      <color rgb="0016A34A"/>
+      <color rgb="00DC2626"/>
     </font>
     <font>
-      <color rgb="00DC2626"/>
+      <color rgb="0016A34A"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
@@ -110,54 +110,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277792/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323514/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277476/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277996/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323628/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324305/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324303/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323859/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323513/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324772/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323514/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324505/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/201392/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199447/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199210/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198926/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324319/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324591/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/141709/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/142368/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277792/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323514/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324723/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277476/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277996/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/98142/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323628/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324305/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323880/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324303/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323859/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277521/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324022/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323513/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324772/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277711/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323514/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324505/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/201392/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199447/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/207906/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199210/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198926/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/278081/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/115593/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324319/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324591/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/141709/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/142368/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/200582/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Мытищи Парк · Мытищи · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Самолёт · Мытищи Парк · Мытищи · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -650,597 +650,585 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>44-277792</t>
+          <t>44-323514</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>5585696</v>
+        <v>6033103</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>257050</v>
+        <v>264494</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>21.73</v>
+        <v>22.81</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>5585696</v>
+        <v>6033103</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>5585696</v>
-[...5 lines deleted...]
-        <v>46168</v>
+        <v>5625276</v>
+      </c>
+      <c r="O4" s="9" t="n">
+        <v>0.07249902049250562</v>
+      </c>
+      <c r="P4" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>44-323514</t>
+          <t>44-324505</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>5625276</v>
+        <v>6234607</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>246614</v>
+        <v>273208</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>22.81</v>
+        <v>22.82</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>7284798</v>
-[...2 lines deleted...]
-        <v>-0.2278061793889137</v>
+        <v>6259640</v>
+      </c>
+      <c r="M5" s="11" t="n">
+        <v>-0.003999111770005943</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>7284798</v>
-[...4 lines deleted...]
-      <c r="P5" s="9" t="n">
+        <v>6050107</v>
+      </c>
+      <c r="O5" s="9" t="n">
+        <v>0.0304953284297286</v>
+      </c>
+      <c r="P5" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>44-277476</t>
+          <t>44-201392</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5797861</v>
+        <v>6238711</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>260344</v>
+        <v>281023</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>22.27</v>
+        <v>22.2</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4.2</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5797861</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6399638</v>
+      </c>
+      <c r="M6" s="11" t="n">
+        <v>-0.02514626608567547</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>6425407</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>6016466</v>
+      </c>
+      <c r="O6" s="9" t="n">
+        <v>0.03693945914428836</v>
+      </c>
+      <c r="P6" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>44-277996</t>
+          <t>44-199447</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>5801936</v>
+        <v>6462361</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>260527</v>
+        <v>249512</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>22.27</v>
+        <v>25.9</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>5801936</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6274146</v>
+      </c>
+      <c r="M7" s="9" t="n">
+        <v>0.02999850497581663</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6281543</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>6407427</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>0.008573488234824993</v>
+      </c>
+      <c r="P7" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>44-323628</t>
+          <t>44-199210</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>7977250</v>
+        <v>7249420</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>245605</v>
-[...3 lines deleted...]
-      </c>
+        <v>204209</v>
+      </c>
+      <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>32.48</v>
+        <v>35.5</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>7977250</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7285842</v>
+      </c>
+      <c r="M8" s="11" t="n">
+        <v>-0.004999010409503802</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>7961952</v>
+        <v>7786108</v>
       </c>
       <c r="O8" s="11" t="n">
-        <v>0.001921388121907794</v>
-[...1 lines deleted...]
-      <c r="P8" s="9" t="n">
+        <v>-0.06892891801654948</v>
+      </c>
+      <c r="P8" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>44-324305</t>
+          <t>44-198926</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>7993978</v>
+        <v>7359182</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>246120</v>
-[...3 lines deleted...]
-      </c>
+        <v>217085</v>
+      </c>
+      <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>32.48</v>
+        <v>33.9</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>7993978</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7396166</v>
+      </c>
+      <c r="M9" s="11" t="n">
+        <v>-0.005000428600439742</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7993978</v>
-[...5 lines deleted...]
-        <v>46176</v>
+        <v>8300991</v>
+      </c>
+      <c r="O9" s="11" t="n">
+        <v>-0.1134574173131859</v>
+      </c>
+      <c r="P9" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>44-324303</t>
+          <t>44-324319</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>11938801</v>
+        <v>12159330</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>237730</v>
-[...3 lines deleted...]
-      </c>
+        <v>232004</v>
+      </c>
+      <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>50.22</v>
+        <v>52.41</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>11938801</v>
-[...1 lines deleted...]
-      <c r="M10" s="8" t="n">
+        <v>12183700</v>
+      </c>
+      <c r="M10" s="11" t="n">
+        <v>-0.002000213399870319</v>
+      </c>
+      <c r="N10" s="6" t="n">
+        <v>12159330</v>
+      </c>
+      <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="N10" s="6" t="n">
-[...6 lines deleted...]
-        <v>46112</v>
+      <c r="P10" s="10" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>44-323859</t>
+          <t>44-324591</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>12099530</v>
+        <v>12210143</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>239263</v>
-[...3 lines deleted...]
-      </c>
+        <v>233018</v>
+      </c>
+      <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>50.57</v>
+        <v>52.4</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>12099530</v>
+        <v>12210143</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>12099530</v>
+        <v>12210143</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P11" s="9" t="n">
-        <v>46155</v>
+      <c r="P11" s="10" t="n">
+        <v>46220</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>44-323513</t>
+          <t>44-141709</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>15382345</v>
+        <v>14662484</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>219842</v>
-[...3 lines deleted...]
-      </c>
+        <v>193692</v>
+      </c>
+      <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>69.97</v>
+        <v>75.7</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 3</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>15382345</v>
+        <v>14662484</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>14312573</v>
+        <v>15178531</v>
       </c>
       <c r="O12" s="11" t="n">
-        <v>0.0747435139719462</v>
-[...2 lines deleted...]
-        <v>46108</v>
+        <v>-0.03399848114418978</v>
+      </c>
+      <c r="P12" s="10" t="n">
+        <v>46142</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>44-324772</t>
+          <t>44-142368</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>16342250</v>
+        <v>14895787</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>208102</v>
-[...3 lines deleted...]
-      </c>
+        <v>192701</v>
+      </c>
+      <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>78.53</v>
+        <v>77.3</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 3</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>16342250</v>
+        <v>14895787</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>15185817</v>
+        <v>15420036</v>
       </c>
       <c r="O13" s="11" t="n">
-        <v>0.07615217541473074</v>
-[...2 lines deleted...]
-        <v>46108</v>
+        <v>-0.03399791025131199</v>
+      </c>
+      <c r="P13" s="10" t="n">
+        <v>46142</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
@@ -1400,932 +1388,916 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>44-277792</t>
-[...3 lines deleted...]
-      <c r="C4" s="2" t="n"/>
+          <t>44-277711</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="10" t="n">
+        <v>46206</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>5585696</v>
+        <v>5201434</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>257050</v>
+        <v>233562</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
-        <v>21.73</v>
+        <v>22.27</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="K4" s="2" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2026-09</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>5585696</v>
+        <v>5201434</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>5585696</v>
-[...5 lines deleted...]
-        <v>46168</v>
+        <v>5823828</v>
+      </c>
+      <c r="Q4" s="11" t="n">
+        <v>-0.1068702578441534</v>
+      </c>
+      <c r="R4" s="10" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>44-323514</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>5625276</v>
+        <v>6033103</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>246614</v>
+        <v>264494</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>22.81</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>15</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>7284798</v>
-[...2 lines deleted...]
-        <v>-0.2278061793889137</v>
+        <v>6033103</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>7284798</v>
-[...4 lines deleted...]
-      <c r="R5" s="9" t="n">
+        <v>5625276</v>
+      </c>
+      <c r="Q5" s="9" t="n">
+        <v>0.07249902049250562</v>
+      </c>
+      <c r="R5" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>44-324723</t>
-[...9 lines deleted...]
-      </c>
+          <t>44-324505</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5796170</v>
+        <v>6234607</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>252887</v>
+        <v>273208</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>22.92</v>
+        <v>22.82</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5796170</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6259640</v>
+      </c>
+      <c r="O6" s="11" t="n">
+        <v>-0.003999111770005943</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>5796170</v>
-[...5 lines deleted...]
-        <v>46161</v>
+        <v>6050107</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>0.0304953284297286</v>
+      </c>
+      <c r="R6" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>44-277476</t>
+          <t>44-201392</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5797861</v>
+        <v>6238711</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>260344</v>
+        <v>281023</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>22.27</v>
+        <v>22.2</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K7" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4.2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5797861</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6399638</v>
+      </c>
+      <c r="O7" s="11" t="n">
+        <v>-0.02514626608567547</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>6425407</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>6016466</v>
+      </c>
+      <c r="Q7" s="9" t="n">
+        <v>0.03693945914428836</v>
+      </c>
+      <c r="R7" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>44-277996</t>
+          <t>44-199447</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5801936</v>
+        <v>6462361</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>260527</v>
+        <v>249512</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>22.27</v>
+        <v>25.9</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5801936</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6274146</v>
+      </c>
+      <c r="O8" s="9" t="n">
+        <v>0.02999850497581663</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>6281543</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>6407427</v>
+      </c>
+      <c r="Q8" s="9" t="n">
+        <v>0.008573488234824993</v>
+      </c>
+      <c r="R8" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>44-98142</t>
+          <t>44-207906</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C9" s="9" t="n">
-        <v>46145</v>
+      <c r="C9" s="10" t="n">
+        <v>46212</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>7493199</v>
+        <v>7047469</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>233433</v>
-[...3 lines deleted...]
-      </c>
+        <v>208505</v>
+      </c>
+      <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>32.1</v>
+        <v>33.8</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7493199</v>
+        <v>7047469</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>7493199</v>
-[...5 lines deleted...]
-        <v>46142</v>
+        <v>7493325</v>
+      </c>
+      <c r="Q9" s="11" t="n">
+        <v>-0.0595004220422843</v>
+      </c>
+      <c r="R9" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>44-323628</t>
+          <t>44-199210</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7977250</v>
+        <v>7249420</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>245605</v>
-[...3 lines deleted...]
-      </c>
+        <v>204209</v>
+      </c>
+      <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>32.48</v>
+        <v>35.5</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7977250</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7285842</v>
+      </c>
+      <c r="O10" s="11" t="n">
+        <v>-0.004999010409503802</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7961952</v>
+        <v>7786108</v>
       </c>
       <c r="Q10" s="11" t="n">
-        <v>0.001921388121907794</v>
-[...1 lines deleted...]
-      <c r="R10" s="9" t="n">
+        <v>-0.06892891801654948</v>
+      </c>
+      <c r="R10" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>44-324305</t>
+          <t>44-198926</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7993978</v>
+        <v>7359182</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>246120</v>
-[...3 lines deleted...]
-      </c>
+        <v>217085</v>
+      </c>
+      <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>32.48</v>
+        <v>33.9</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7993978</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7396166</v>
+      </c>
+      <c r="O11" s="11" t="n">
+        <v>-0.005000428600439742</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>7993978</v>
-[...5 lines deleted...]
-        <v>46176</v>
+        <v>8300991</v>
+      </c>
+      <c r="Q11" s="11" t="n">
+        <v>-0.1134574173131859</v>
+      </c>
+      <c r="R11" s="10" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>44-323880</t>
+          <t>44-278081</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C12" s="9" t="n">
-        <v>46142</v>
+      <c r="C12" s="10" t="n">
+        <v>46207</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>11287236</v>
+        <v>8208006</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>221015</v>
-[...3 lines deleted...]
-      </c>
+        <v>250168</v>
+      </c>
+      <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>51.07</v>
+        <v>32.81</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2026-09</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>11287236</v>
+        <v>8208006</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>11287236</v>
-[...5 lines deleted...]
-        <v>46130</v>
+        <v>8564296</v>
+      </c>
+      <c r="Q12" s="11" t="n">
+        <v>-0.04160178489860696</v>
+      </c>
+      <c r="R12" s="10" t="n">
+        <v>46112</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>44-324303</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>44-115593</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>46197</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>11938801</v>
+        <v>10913020</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>237730</v>
+        <v>227118</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>9551041</v>
+        <v>8730416</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>50.22</v>
+        <v>48.05</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 2</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>11938801</v>
+        <v>10913020</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>11025449</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>10913020</v>
+      </c>
+      <c r="Q13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="10" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>44-323859</t>
+          <t>44-324319</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>12099530</v>
+        <v>12159330</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>239263</v>
-[...3 lines deleted...]
-      </c>
+        <v>232004</v>
+      </c>
+      <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>50.57</v>
+        <v>52.41</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>12099530</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>12183700</v>
+      </c>
+      <c r="O14" s="11" t="n">
+        <v>-0.002000213399870319</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>12099530</v>
+        <v>12159330</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R14" s="9" t="n">
-        <v>46155</v>
+      <c r="R14" s="10" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>44-277521</t>
-[...9 lines deleted...]
-      </c>
+          <t>44-324591</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>13017012</v>
+        <v>12210143</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>243947</v>
-[...3 lines deleted...]
-      </c>
+        <v>233018</v>
+      </c>
+      <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>53.36</v>
+        <v>52.4</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K15" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>13017012</v>
+        <v>12210143</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>12392433</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>12210143</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="10" t="n">
+        <v>46220</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>44-324022</t>
-[...9 lines deleted...]
-      </c>
+          <t>44-141709</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>15274575</v>
+        <v>14662484</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>195853</v>
+        <v>193692</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>77.98999999999999</v>
+        <v>75.7</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 3</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>15274575</v>
+        <v>14662484</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>15274575</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>15178531</v>
+      </c>
+      <c r="Q16" s="11" t="n">
+        <v>-0.03399848114418978</v>
+      </c>
+      <c r="R16" s="10" t="n">
+        <v>46142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>44-323513</t>
+          <t>44-142368</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>15382345</v>
+        <v>14895787</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>219842</v>
-[...3 lines deleted...]
-      </c>
+        <v>192701</v>
+      </c>
+      <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>69.97</v>
+        <v>77.3</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K17" s="2" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 3</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>15382345</v>
+        <v>14895787</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>14312573</v>
+        <v>15420036</v>
       </c>
       <c r="Q17" s="11" t="n">
-        <v>0.0747435139719462</v>
-[...2 lines deleted...]
-        <v>46108</v>
+        <v>-0.03399791025131199</v>
+      </c>
+      <c r="R17" s="10" t="n">
+        <v>46142</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>44-324772</t>
-[...3 lines deleted...]
-      <c r="C18" s="2" t="n"/>
+          <t>44-200582</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C18" s="10" t="n">
+        <v>46217</v>
+      </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>16342250</v>
+        <v>15126095</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>208102</v>
-[...3 lines deleted...]
-      </c>
+        <v>196188</v>
+      </c>
+      <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>78.53</v>
+        <v>77.09999999999999</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2027-01</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.2</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>16342250</v>
+        <v>15126095</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>15185817</v>
+        <v>16002259</v>
       </c>
       <c r="Q18" s="11" t="n">
-        <v>0.07615217541473074</v>
-[...1 lines deleted...]
-      <c r="R18" s="9" t="n">
+        <v>-0.05475251962863494</v>
+      </c>
+      <c r="R18" s="10" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2411,56 +2383,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>06.05.2026 - 30.09.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>67.0% (1696 из 2532)</t>
+          <t>36.7% (930 из 2532)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>Продажи в июне по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>71</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>