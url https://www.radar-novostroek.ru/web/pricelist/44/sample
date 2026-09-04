--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -107,57 +107,57 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323514/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324505/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/201392/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199447/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199210/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198926/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324319/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324591/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/141709/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/142368/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199700/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324367/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198928/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199447/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199621/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198829/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324542/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324319/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199540/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199614/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277711/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/323514/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324505/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/201392/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199447/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/207906/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199210/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198926/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/278081/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/115593/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324319/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324591/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/141709/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/142368/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/200582/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/mytischi-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/277711/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199700/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324367/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/207906/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198928/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199447/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199621/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/198829/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/115593/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324568/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324542/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/324319/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/141709/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199540/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/mytischi-park/flats/199614/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Мытищи Парк · Мытищи · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Самолёт · Мытищи Парк · Мытищи · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -650,585 +650,585 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>44-323514</t>
+          <t>44-199700</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>6033103</v>
+        <v>6462392</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>264494</v>
+        <v>296440</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>22.81</v>
+        <v>21.8</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>6033103</v>
+        <v>6168114</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0</v>
+        <v>0.04770955919426911</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>5625276</v>
-[...4 lines deleted...]
-      <c r="P4" s="10" t="n">
+        <v>6168114</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0.04770955919426911</v>
+      </c>
+      <c r="P4" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>44-324505</t>
+          <t>44-324367</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>6234607</v>
+        <v>6797987</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>273208</v>
+        <v>297896</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>22.82</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>6259640</v>
-[...2 lines deleted...]
-        <v>-0.003999111770005943</v>
+        <v>6777631</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>0.003003409303339176</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>6050107</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>6269658</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0.08426759481936655</v>
+      </c>
+      <c r="P5" s="9" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>44-201392</t>
+          <t>44-198928</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>6238711</v>
+        <v>7189963</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>281023</v>
+        <v>285316</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>22.2</v>
+        <v>25.2</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4.2</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>6399638</v>
-[...2 lines deleted...]
-        <v>-0.02514626608567547</v>
+        <v>7189963</v>
+      </c>
+      <c r="M6" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>6016466</v>
-[...4 lines deleted...]
-      <c r="P6" s="10" t="n">
+        <v>6978737</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0.03026708127846056</v>
+      </c>
+      <c r="P6" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>44-199447</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>6462361</v>
+        <v>7275129</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>249512</v>
+        <v>280893</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>25.9</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>6274146</v>
-[...2 lines deleted...]
-        <v>0.02999850497581663</v>
+        <v>7275129</v>
+      </c>
+      <c r="M7" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6407427</v>
-[...4 lines deleted...]
-      <c r="P7" s="10" t="n">
+        <v>6642495</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0.0952404179453654</v>
+      </c>
+      <c r="P7" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>44-199210</t>
+          <t>44-199621</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>7249420</v>
+        <v>7883512</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>204209</v>
+        <v>233240</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>35.5</v>
+        <v>33.8</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>7285842</v>
-[...2 lines deleted...]
-        <v>-0.004999010409503802</v>
+        <v>7883512</v>
+      </c>
+      <c r="M8" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>7786108</v>
-[...4 lines deleted...]
-      <c r="P8" s="10" t="n">
+        <v>7862556</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0.002665291032585332</v>
+      </c>
+      <c r="P8" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>44-198926</t>
+          <t>44-198829</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>7359182</v>
+        <v>7908714</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>217085</v>
+        <v>239658</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>33.9</v>
+        <v>33</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>7396166</v>
-[...2 lines deleted...]
-        <v>-0.005000428600439742</v>
+        <v>7908714</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>8300991</v>
-[...4 lines deleted...]
-      <c r="P9" s="10" t="n">
+        <v>7257756</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0.08969135914737282</v>
+      </c>
+      <c r="P9" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>44-324319</t>
+          <t>44-324542</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>12159330</v>
+        <v>12886889</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>232004</v>
+        <v>245933</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>52.41</v>
+        <v>52.4</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>12183700</v>
+        <v>12906225</v>
       </c>
       <c r="M10" s="11" t="n">
-        <v>-0.002000213399870319</v>
+        <v>-0.001498191764051843</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>12159330</v>
+        <v>12222405</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46196</v>
+        <v>0.05436605970756165</v>
+      </c>
+      <c r="P10" s="9" t="n">
+        <v>46217</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>44-324591</t>
+          <t>44-324319</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>12210143</v>
+        <v>13360619</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>233018</v>
+        <v>254925</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>52.4</v>
+        <v>52.41</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>12210143</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13373984</v>
+      </c>
+      <c r="M11" s="11" t="n">
+        <v>-0.0009993282480373837</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>12210143</v>
+        <v>12226257</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46220</v>
+        <v>0.09278080773208022</v>
+      </c>
+      <c r="P11" s="9" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>44-141709</t>
+          <t>44-199540</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>14662484</v>
+        <v>15963187</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>193692</v>
+        <v>207854</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>75.7</v>
+        <v>76.8</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 3</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>14662484</v>
-[...1 lines deleted...]
-      <c r="M12" s="8" t="n">
+        <v>15963187</v>
+      </c>
+      <c r="M12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>15178531</v>
-[...5 lines deleted...]
-        <v>46142</v>
+        <v>15773798</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0.01200655669611085</v>
+      </c>
+      <c r="P12" s="9" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>44-142368</t>
+          <t>44-199614</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>14895787</v>
+        <v>16174503</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>192701</v>
+        <v>205521</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>77.3</v>
+        <v>78.7</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 3</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>14895787</v>
-[...1 lines deleted...]
-      <c r="M13" s="8" t="n">
+        <v>16174503</v>
+      </c>
+      <c r="M13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>15420036</v>
-[...5 lines deleted...]
-        <v>46142</v>
+        <v>15998766</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0.010984409672596</v>
+      </c>
+      <c r="P13" s="9" t="n">
+        <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
@@ -1396,908 +1396,908 @@
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>44-277711</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C4" s="10" t="n">
+      <c r="C4" s="9" t="n">
         <v>46206</v>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>5201434</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>233562</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>22.27</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>11</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2026-09</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>5201434</v>
       </c>
-      <c r="O4" s="8" t="n">
+      <c r="O4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>5823828</v>
-[...4 lines deleted...]
-      <c r="R4" s="10" t="n">
+        <v>5201434</v>
+      </c>
+      <c r="Q4" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="9" t="n">
         <v>46126</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>44-323514</t>
+          <t>44-199700</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>6033103</v>
+        <v>6462392</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>264494</v>
+        <v>296440</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>22.81</v>
+        <v>21.8</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>6033103</v>
+        <v>6168114</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0</v>
+        <v>0.04770955919426911</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>5625276</v>
-[...4 lines deleted...]
-      <c r="R5" s="10" t="n">
+        <v>6168114</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0.04770955919426911</v>
+      </c>
+      <c r="R5" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>44-324505</t>
+          <t>44-324367</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>6234607</v>
+        <v>6797987</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>273208</v>
+        <v>297896</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>22.82</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>6259640</v>
-[...2 lines deleted...]
-        <v>-0.003999111770005943</v>
+        <v>6777631</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0.003003409303339176</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>6050107</v>
-[...5 lines deleted...]
-        <v>46108</v>
+        <v>6269658</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0.08426759481936655</v>
+      </c>
+      <c r="R6" s="9" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>44-201392</t>
-[...3 lines deleted...]
-      <c r="C7" s="2" t="n"/>
+          <t>44-207906</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C7" s="9" t="n">
+        <v>46212</v>
+      </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>6238711</v>
+        <v>7047469</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>281023</v>
+        <v>208505</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>22.2</v>
+        <v>33.8</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4.2</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6399638</v>
-[...2 lines deleted...]
-        <v>-0.02514626608567547</v>
+        <v>7047469</v>
+      </c>
+      <c r="O7" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>6016466</v>
-[...4 lines deleted...]
-      <c r="R7" s="10" t="n">
+        <v>7047469</v>
+      </c>
+      <c r="Q7" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>44-199447</t>
+          <t>44-198928</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>6462361</v>
+        <v>7189963</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>249512</v>
+        <v>285316</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>25.9</v>
+        <v>25.2</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6274146</v>
-[...2 lines deleted...]
-        <v>0.02999850497581663</v>
+        <v>7189963</v>
+      </c>
+      <c r="O8" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>6407427</v>
-[...4 lines deleted...]
-      <c r="R8" s="10" t="n">
+        <v>6978737</v>
+      </c>
+      <c r="Q8" s="8" t="n">
+        <v>0.03026708127846056</v>
+      </c>
+      <c r="R8" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>44-207906</t>
-[...9 lines deleted...]
-      </c>
+          <t>44-199447</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>7047469</v>
+        <v>7275129</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>208505</v>
+        <v>280893</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>33.8</v>
+        <v>25.9</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7047469</v>
-[...1 lines deleted...]
-      <c r="O9" s="8" t="n">
+        <v>7275129</v>
+      </c>
+      <c r="O9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>7493325</v>
-[...4 lines deleted...]
-      <c r="R9" s="10" t="n">
+        <v>6642495</v>
+      </c>
+      <c r="Q9" s="8" t="n">
+        <v>0.0952404179453654</v>
+      </c>
+      <c r="R9" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>44-199210</t>
+          <t>44-199621</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7249420</v>
+        <v>7883512</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>204209</v>
+        <v>233240</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>35.5</v>
+        <v>33.8</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7285842</v>
-[...2 lines deleted...]
-        <v>-0.004999010409503802</v>
+        <v>7883512</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7786108</v>
-[...4 lines deleted...]
-      <c r="R10" s="10" t="n">
+        <v>7862556</v>
+      </c>
+      <c r="Q10" s="8" t="n">
+        <v>0.002665291032585332</v>
+      </c>
+      <c r="R10" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>44-198926</t>
+          <t>44-198829</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7359182</v>
+        <v>7908714</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>217085</v>
+        <v>239658</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>33.9</v>
+        <v>33</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7396166</v>
-[...2 lines deleted...]
-        <v>-0.005000428600439742</v>
+        <v>7908714</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>8300991</v>
-[...4 lines deleted...]
-      <c r="R11" s="10" t="n">
+        <v>7257756</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0.08969135914737282</v>
+      </c>
+      <c r="R11" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>44-278081</t>
+          <t>44-115593</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C12" s="10" t="n">
-        <v>46207</v>
+      <c r="C12" s="9" t="n">
+        <v>46197</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8208006</v>
+        <v>10913020</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>250168</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="n"/>
+        <v>227118</v>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>8730416</v>
+      </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>32.81</v>
+        <v>48.05</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 2</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>8208006</v>
-[...1 lines deleted...]
-      <c r="O12" s="8" t="n">
+        <v>10913020</v>
+      </c>
+      <c r="O12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>8564296</v>
-[...5 lines deleted...]
-        <v>46112</v>
+        <v>10913020</v>
+      </c>
+      <c r="Q12" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="9" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>44-115593</t>
+          <t>44-324568</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C13" s="10" t="n">
-        <v>46197</v>
+      <c r="C13" s="9" t="n">
+        <v>46212</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>10913020</v>
+        <v>11643961</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>227118</v>
-[...3 lines deleted...]
-      </c>
+        <v>222213</v>
+      </c>
+      <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>48.05</v>
+        <v>52.4</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>10913020</v>
-[...1 lines deleted...]
-      <c r="O13" s="8" t="n">
+        <v>11643961</v>
+      </c>
+      <c r="O13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>10913020</v>
-[...1 lines deleted...]
-      <c r="Q13" s="8" t="n">
+        <v>11643961</v>
+      </c>
+      <c r="Q13" s="10" t="n">
         <v>0</v>
       </c>
-      <c r="R13" s="10" t="n">
-        <v>46196</v>
+      <c r="R13" s="9" t="n">
+        <v>46203</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>44-324319</t>
+          <t>44-324542</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>12159330</v>
+        <v>12886889</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>232004</v>
+        <v>245933</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>52.41</v>
+        <v>52.4</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>12183700</v>
+        <v>12906225</v>
       </c>
       <c r="O14" s="11" t="n">
-        <v>-0.002000213399870319</v>
+        <v>-0.001498191764051843</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>12159330</v>
+        <v>12222405</v>
       </c>
       <c r="Q14" s="8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46196</v>
+        <v>0.05436605970756165</v>
+      </c>
+      <c r="R14" s="9" t="n">
+        <v>46217</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>44-324591</t>
+          <t>44-324319</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>12210143</v>
+        <v>13360619</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>233018</v>
+        <v>254925</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>52.4</v>
+        <v>52.41</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>12210143</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13373984</v>
+      </c>
+      <c r="O15" s="11" t="n">
+        <v>-0.0009993282480373837</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>12210143</v>
+        <v>12226257</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46220</v>
+        <v>0.09278080773208022</v>
+      </c>
+      <c r="R15" s="9" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>44-141709</t>
         </is>
       </c>
-      <c r="B16" s="2" t="inlineStr"/>
-      <c r="C16" s="2" t="n"/>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>46269</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>14662484</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>193692</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>75.7</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 3</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
         <v>14662484</v>
       </c>
-      <c r="O16" s="8" t="n">
+      <c r="O16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>15178531</v>
-[...4 lines deleted...]
-      <c r="R16" s="10" t="n">
+        <v>14662484</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9" t="n">
         <v>46142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>44-142368</t>
+          <t>44-199540</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>14895787</v>
+        <v>15963187</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>192701</v>
+        <v>207854</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>77.3</v>
+        <v>76.8</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K17" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Корпус 3</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>14895787</v>
-[...1 lines deleted...]
-      <c r="O17" s="8" t="n">
+        <v>15963187</v>
+      </c>
+      <c r="O17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>15420036</v>
-[...5 lines deleted...]
-        <v>46142</v>
+        <v>15773798</v>
+      </c>
+      <c r="Q17" s="8" t="n">
+        <v>0.01200655669611085</v>
+      </c>
+      <c r="R17" s="9" t="n">
+        <v>46108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>44-200582</t>
-[...9 lines deleted...]
-      </c>
+          <t>44-199614</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr"/>
+      <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>15126095</v>
+        <v>16174503</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>196188</v>
+        <v>205521</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>77.09999999999999</v>
+        <v>78.7</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4.2</t>
+          <t>Корпус 4.1</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>15126095</v>
-[...1 lines deleted...]
-      <c r="O18" s="8" t="n">
+        <v>16174503</v>
+      </c>
+      <c r="O18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>16002259</v>
-[...4 lines deleted...]
-      <c r="R18" s="10" t="n">
+        <v>15998766</v>
+      </c>
+      <c r="Q18" s="8" t="n">
+        <v>0.010984409672596</v>
+      </c>
+      <c r="R18" s="9" t="n">
         <v>46108</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2390,51 +2390,49 @@
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>06.05.2026 - 30.09.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>36.7% (930 из 2532)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
-[...4 lines deleted...]
-      </c>
+          <t>Продажи в июле по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>