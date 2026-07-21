--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-nametkin-tower" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-4/nomer-3/4fc73b5d-f643-4c3e-971d-b934fbc6c10d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-12/nomer-11/c610288a-73c6-49f3-a4ec-8a2329730aa1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-20/nomer-14/cd9ba0c7-9c3f-449f-8039-e56898c44e7d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-23/nomer-14/1ecd44ea-79f8-44e9-a854-c3937e609a8c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-1/etazh-4/nomer-21/f9d0b078-eae3-41a7-bc4c-ae4d2c988e12" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-5/nomer-6/1d262ca0-689a-4791-b2fc-dd46a87ebc7b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-2/nomer-5/51ee2708-7c8b-4023-977a-b568d13cadb3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-5/439991f2-25ce-45eb-aeca-bf778de07a4c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-25/nomer-8/2d94bd76-1bf2-4c9f-9137-69f4900f8cac" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-27/nomer-12/d1eee4ff-49a0-464b-a7d8-3221838c5c3a" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-nametkin-tower" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-4/nomer-3/4fc73b5d-f643-4c3e-971d-b934fbc6c10d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-15/nomer-18/7ee931dd-af40-4683-9d26-c7974fce1bde" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-20/nomer-14/cd9ba0c7-9c3f-449f-8039-e56898c44e7d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-23/nomer-14/1ecd44ea-79f8-44e9-a854-c3937e609a8c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-3/etazh-5/nomer-14/60bec2af-7bcd-4fa0-8221-16b3e9ee8b98" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-3/etazh-6/nomer-21/eb74bfb5-19a0-4161-a9f5-40da1d8117fd" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-2/nomer-5/51ee2708-7c8b-4023-977a-b568d13cadb3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-5/439991f2-25ce-45eb-aeca-bf778de07a4c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-25/nomer-8/2d94bd76-1bf2-4c9f-9137-69f4900f8cac" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-27/nomer-12/d1eee4ff-49a0-464b-a7d8-3221838c5c3a" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-nametkin-tower" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-4/nomer-3/4fc73b5d-f643-4c3e-971d-b934fbc6c10d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-12/nomer-11/c610288a-73c6-49f3-a4ec-8a2329730aa1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-18/nomer-11/ad6e1ad4-1b7a-48b4-a3bb-966f83cf3f99" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-17/nomer-14/079b169a-e220-479a-8c3a-6002ddea6259" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-20/nomer-14/cd9ba0c7-9c3f-449f-8039-e56898c44e7d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-23/nomer-14/1ecd44ea-79f8-44e9-a854-c3937e609a8c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-2/nomer-6/1c202699-9ea0-4fed-af76-ade26c6b74ce" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-1/etazh-4/nomer-21/f9d0b078-eae3-41a7-bc4c-ae4d2c988e12" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-5/nomer-6/1d262ca0-689a-4791-b2fc-dd46a87ebc7b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-2/nomer-5/51ee2708-7c8b-4023-977a-b568d13cadb3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-5/439991f2-25ce-45eb-aeca-bf778de07a4c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-4/etazh-4/nomer-1/f3da1d40-2941-4df5-8437-f077bc39b696" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-25/nomer-8/2d94bd76-1bf2-4c9f-9137-69f4900f8cac" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-27/nomer-12/d1eee4ff-49a0-464b-a7d8-3221838c5c3a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-4/etazh-16/nomer-14/84ad2865-2fd0-4c56-81fc-f7dbc36046dd" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-nametkin-tower" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-4/nomer-3/4fc73b5d-f643-4c3e-971d-b934fbc6c10d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-5/nomer-5/ed4dc919-0c0a-4f8a-a90e-7b0688415eb6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/studija/korpus-1/sekcija-3/etazh-15/nomer-18/7ee931dd-af40-4683-9d26-c7974fce1bde" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-17/nomer-14/079b169a-e220-479a-8c3a-6002ddea6259" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-3/etazh-5/nomer-21/1f376528-822e-4bf0-b26a-553f1fdf531b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-20/nomer-14/cd9ba0c7-9c3f-449f-8039-e56898c44e7d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-23/nomer-14/1ecd44ea-79f8-44e9-a854-c3937e609a8c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-3/etazh-5/nomer-14/60bec2af-7bcd-4fa0-8221-16b3e9ee8b98" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-3/etazh-6/nomer-21/eb74bfb5-19a0-4161-a9f5-40da1d8117fd" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-2/nomer-5/51ee2708-7c8b-4023-977a-b568d13cadb3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-5/439991f2-25ce-45eb-aeca-bf778de07a4c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-4/etazh-4/nomer-1/f3da1d40-2941-4df5-8437-f077bc39b696" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-25/nomer-8/2d94bd76-1bf2-4c9f-9137-69f4900f8cac" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-3/etazh-27/nomer-12/d1eee4ff-49a0-464b-a7d8-3221838c5c3a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/nametkin-tower/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-4/etazh-16/nomer-14/84ad2865-2fd0-4c56-81fc-f7dbc36046dd" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Основа · ЖК Nametkin tower · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Основа · ЖК Nametkin tower · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,321 +653,319 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>440-15642</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>12254100</v>
+        <v>11724199</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>506368</v>
+        <v>484471</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G4" s="7" t="n">
         <v>24.2</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>12254100</v>
+        <v>11724199</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>12084700</v>
+        <v>11700000</v>
       </c>
       <c r="O4" s="9" t="n">
-        <v>0.01401772489180534</v>
+        <v>0.002068290598290598</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>440-15438</t>
+          <t>440-15579</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>12360650</v>
+        <v>12502000</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>530500</v>
+        <v>532000</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>23.3</v>
+        <v>23.5</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>12360650</v>
+        <v>12502000</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>12360650</v>
-[...6 lines deleted...]
-      </c>
+        <v>12478500</v>
+      </c>
+      <c r="O5" s="9" t="n">
+        <v>0.001883239171374765</v>
+      </c>
+      <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>440-13350</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>15407470</v>
+        <v>15437370</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>515300</v>
+        <v>516300</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G6" s="7" t="n">
         <v>29.9</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>15407470</v>
+        <v>15437370</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
         <v>15407470</v>
       </c>
-      <c r="O6" s="8" t="n">
-        <v>0</v>
+      <c r="O6" s="9" t="n">
+        <v>0.001940617116242965</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>440-13403</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>15571920</v>
+        <v>15601820</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>520800</v>
+        <v>521800</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>29.9</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>23</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr"/>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>15571920</v>
+        <v>15601820</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
         <v>15571920</v>
       </c>
-      <c r="O7" s="8" t="n">
-        <v>0</v>
+      <c r="O7" s="9" t="n">
+        <v>0.001920122887864823</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>440-14716</t>
+          <t>440-15704</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>17566090</v>
+        <v>16339223</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>360700</v>
+        <v>354430</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>48.7</v>
+        <v>46.1</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>17566090</v>
+        <v>16339223</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>17566090</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16293123</v>
+      </c>
+      <c r="O8" s="9" t="n">
+        <v>0.002829414594120476</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>440-12831</t>
+          <t>440-15378</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>17950369</v>
+        <v>16367400</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>368591</v>
+        <v>378000</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>48.7</v>
+        <v>43.3</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>17950369</v>
+        <v>16367400</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>17950369</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15660527</v>
+      </c>
+      <c r="O9" s="9" t="n">
+        <v>0.04513724218859302</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>440-13541</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
         <v>19028000</v>
       </c>
       <c r="D10" s="6" t="n">
         <v>335000</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>56.8</v>
       </c>
@@ -1031,129 +1029,129 @@
         <v>19162000</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
         <v>19162000</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>440-15480</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>38212800</v>
+        <v>38304000</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>419000</v>
+        <v>420000</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>91.2</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>25</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr"/>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>38212800</v>
+        <v>38304000</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
         <v>38212800</v>
       </c>
-      <c r="O12" s="8" t="n">
-        <v>0</v>
+      <c r="O12" s="9" t="n">
+        <v>0.002386634844868735</v>
       </c>
       <c r="P12" s="10" t="n">
         <v>46156</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>440-15989</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>38483280</v>
+        <v>38573680</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>425700</v>
+        <v>426700</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>90.40000000000001</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>27</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>38483280</v>
+        <v>38573680</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
         <v>38483280</v>
       </c>
-      <c r="O13" s="8" t="n">
-        <v>0</v>
+      <c r="O13" s="9" t="n">
+        <v>0.002349072116513977</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1325,197 +1323,193 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>440-15642</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>12254100</v>
+        <v>11724199</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>506368</v>
+        <v>484471</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I4" s="7" t="n">
         <v>24.2</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>12254100</v>
+        <v>11724199</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>12084700</v>
+        <v>11700000</v>
       </c>
       <c r="Q4" s="9" t="n">
-        <v>0.01401772489180534</v>
+        <v>0.002068290598290598</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>440-15438</t>
-[...3 lines deleted...]
-      <c r="C5" s="2" t="n"/>
+          <t>440-15713</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="10" t="n">
+        <v>46215</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>12360650</v>
+        <v>11725972</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>530500</v>
+        <v>439175</v>
       </c>
       <c r="G5" s="2" t="n"/>
-      <c r="H5" s="2" t="inlineStr"/>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I5" s="7" t="n">
-        <v>23.3</v>
+        <v>26.7</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>12360650</v>
+        <v>11725972</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>12360650</v>
-[...6 lines deleted...]
-      </c>
+        <v>11699272</v>
+      </c>
+      <c r="Q5" s="9" t="n">
+        <v>0.002282193285189027</v>
+      </c>
+      <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>440-15412</t>
-[...9 lines deleted...]
-      </c>
+          <t>440-15579</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>12562800</v>
+        <v>12502000</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>541500</v>
+        <v>532000</v>
       </c>
       <c r="G6" s="2" t="n"/>
-      <c r="H6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>23.2</v>
+        <v>23.5</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>12562800</v>
+        <v>12502000</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>12562800</v>
-[...6 lines deleted...]
-      </c>
+        <v>12478500</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>0.001883239171374765</v>
+      </c>
+      <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>440-13201</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
         <v>46133</v>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>15096510</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>504900</v>
@@ -1534,298 +1528,300 @@
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>15096510</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>15096510</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>440-13350</t>
-[...3 lines deleted...]
-      <c r="C8" s="2" t="n"/>
+          <t>440-15710</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="n">
+        <v>46197</v>
+      </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>15407470</v>
+        <v>15380809</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>515300</v>
+        <v>355215</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I8" s="7" t="n">
-        <v>29.9</v>
+        <v>43.3</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>15407470</v>
+        <v>15380809</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>15407470</v>
+        <v>15380809</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R8" s="2" t="n"/>
+      <c r="R8" s="10" t="n">
+        <v>46191</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>440-13403</t>
+          <t>440-13350</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>15571920</v>
+        <v>15437370</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>520800</v>
+        <v>516300</v>
       </c>
       <c r="G9" s="2" t="n"/>
-      <c r="H9" s="2" t="inlineStr"/>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I9" s="7" t="n">
         <v>29.9</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>15571920</v>
+        <v>15437370</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>15571920</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15407470</v>
+      </c>
+      <c r="Q9" s="9" t="n">
+        <v>0.001940617116242965</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>440-13094</t>
-[...9 lines deleted...]
-      </c>
+          <t>440-13403</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>16674900</v>
+        <v>15601820</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>341000</v>
+        <v>521800</v>
       </c>
       <c r="G10" s="2" t="n"/>
-      <c r="H10" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>48.9</v>
+        <v>29.9</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>16674900</v>
+        <v>15601820</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>16674900</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15571920</v>
+      </c>
+      <c r="Q10" s="9" t="n">
+        <v>0.001920122887864823</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>440-14716</t>
+          <t>440-15704</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>17566090</v>
+        <v>16339223</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>360700</v>
+        <v>354430</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>48.7</v>
+        <v>46.1</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>17566090</v>
+        <v>16339223</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>17566090</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16293123</v>
+      </c>
+      <c r="Q11" s="9" t="n">
+        <v>0.002829414594120476</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>440-12831</t>
+          <t>440-15378</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>17950369</v>
+        <v>16367400</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>368591</v>
+        <v>378000</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>48.7</v>
+        <v>43.3</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>17950369</v>
+        <v>16367400</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>17950369</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15660527</v>
+      </c>
+      <c r="Q12" s="9" t="n">
+        <v>0.04513724218859302</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>440-13541</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>19028000</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>335000</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
@@ -1953,131 +1949,131 @@
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
         <v>20057909</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>440-15480</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>38212800</v>
+        <v>38304000</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>419000</v>
+        <v>420000</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>91.2</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>25</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>38212800</v>
+        <v>38304000</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
         <v>38212800</v>
       </c>
-      <c r="Q16" s="8" t="n">
-        <v>0</v>
+      <c r="Q16" s="9" t="n">
+        <v>0.002386634844868735</v>
       </c>
       <c r="R16" s="10" t="n">
         <v>46156</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>440-15989</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>38483280</v>
+        <v>38573680</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>425700</v>
+        <v>426700</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>90.40000000000001</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>27</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>38483280</v>
+        <v>38573680</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
         <v>38483280</v>
       </c>
-      <c r="Q17" s="8" t="n">
-        <v>0</v>
+      <c r="Q17" s="9" t="n">
+        <v>0.002349072116513977</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>440-15221</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="10" t="n">
         <v>46136</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>39968500</v>
       </c>
@@ -2226,49 +2222,49 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>