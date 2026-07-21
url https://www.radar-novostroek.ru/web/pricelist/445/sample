--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-evoparksokolniki" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-8/nomer-17/13E6ECA2-4001-42A2-BB8E-560636A770B6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-13/nomer-15/EC74E3CF-DBB5-4CDE-A02E-71098AC9DB97" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-10/nomer-18/D2F6DECE-2385-4D2E-AAB1-5A5B762B8322" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-2/nomer-1/F9467C08-D8CD-476D-81C7-9F1B6DF13497" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-7/C5116E9E-941C-4CF9-8F65-63540EF1A720" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-1/etazh-12/nomer-4/359DBE93-515F-43CC-BC34-CAE8CA38DF26" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-3/nomer-12/90AB5C1D-6E1D-4CF3-ABE2-9A4CDEB10FE4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-2/nomer-12/E473CF5C-DC3A-4AE0-8DA1-0E55B16CD434" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-9/nomer-8/07378BA2-33DE-4A8A-B08A-0F34BB9909AA" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-12/nomer-8/8BBF47FE-7029-4C56-9A08-F6CB34ACC469" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-evoparksokolniki" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-8/nomer-16/BC44F555-5948-4423-9198-7B219C354665" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-7/nomer-17/1821323F-9AD3-463E-952B-CF4332DD1721" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-8/nomer-2/4C568F1C-A47C-4B6B-B359-1199075596DB" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-11/nomer-2/C0FF79C0-9066-41F8-A67A-D50F443E35CD" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-14/nomer-8/01DC440B-5C7D-4C39-BCE5-F74B527E4456" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-1/etazh-18/nomer-3/DD846B8E-100C-4327-8C6F-7109F6D2FC30" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-3/nomer-12/90AB5C1D-6E1D-4CF3-ABE2-9A4CDEB10FE4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-15/nomer-7/E001E6BB-123D-4038-99CE-0274B4D4854F" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-9/nomer-8/07378BA2-33DE-4A8A-B08A-0F34BB9909AA" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-12/nomer-8/8BBF47FE-7029-4C56-9A08-F6CB34ACC469" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-evoparksokolniki" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-6/nomer-17/0EA70B74-E8BC-40E8-96FF-9B20ED8E209B" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-8/nomer-17/13E6ECA2-4001-42A2-BB8E-560636A770B6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-13/nomer-15/EC74E3CF-DBB5-4CDE-A02E-71098AC9DB97" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-10/nomer-18/D2F6DECE-2385-4D2E-AAB1-5A5B762B8322" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-4/EB650387-C51C-4529-B383-BF64CCC10EAE" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-6/nomer-2/A0A26641-04DA-459C-97CC-950325A4338C" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-2/nomer-1/F9467C08-D8CD-476D-81C7-9F1B6DF13497" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-7/C5116E9E-941C-4CF9-8F65-63540EF1A720" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-1/etazh-12/nomer-4/359DBE93-515F-43CC-BC34-CAE8CA38DF26" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-5/B5112F4D-39AA-49A8-B88B-499558A62A2C" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-3/nomer-12/90AB5C1D-6E1D-4CF3-ABE2-9A4CDEB10FE4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-2/nomer-12/E473CF5C-DC3A-4AE0-8DA1-0E55B16CD434" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-9/nomer-8/07378BA2-33DE-4A8A-B08A-0F34BB9909AA" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-12/nomer-8/8BBF47FE-7029-4C56-9A08-F6CB34ACC469" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-20/nomer-3/1E591BBA-8D1F-4219-B825-D19ACBE3BF12" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/osnova/zhk-evoparksokolniki" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-8/nomer-16/BC44F555-5948-4423-9198-7B219C354665" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-6/nomer-17/0EA70B74-E8BC-40E8-96FF-9B20ED8E209B" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/studija/korpus-1/sekcija-1/etazh-7/nomer-17/1821323F-9AD3-463E-952B-CF4332DD1721" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-4/EB650387-C51C-4529-B383-BF64CCC10EAE" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-6/nomer-2/A0A26641-04DA-459C-97CC-950325A4338C" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-8/nomer-2/4C568F1C-A47C-4B6B-B359-1199075596DB" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/2-komnatnaja/korpus-1/sekcija-2/etazh-11/nomer-2/C0FF79C0-9066-41F8-A67A-D50F443E35CD" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-1/etazh-3/nomer-5/B5112F4D-39AA-49A8-B88B-499558A62A2C" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-2/etazh-14/nomer-8/01DC440B-5C7D-4C39-BCE5-F74B527E4456" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/1-komnatnaja/korpus-1/sekcija-1/etazh-18/nomer-3/DD846B8E-100C-4327-8C6F-7109F6D2FC30" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-3/nomer-12/90AB5C1D-6E1D-4CF3-ABE2-9A4CDEB10FE4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/3-komnatnaja/korpus-1/sekcija-2/etazh-15/nomer-7/E001E6BB-123D-4038-99CE-0274B4D4854F" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-9/nomer-8/07378BA2-33DE-4A8A-B08A-0F34BB9909AA" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-12/nomer-8/8BBF47FE-7029-4C56-9A08-F6CB34ACC469" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gk-osnova.ru/evosokolniki/kupit-kvartiru/4-komnatnaja/korpus-1/sekcija-2/etazh-20/nomer-3/1E591BBA-8D1F-4219-B825-D19ACBE3BF12" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Основа · ЖК EVOPARK.Сокольники · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Основа · ЖК EVOPARK.Сокольники · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,520 +644,522 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>445-23786</t>
+          <t>445-23789</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>11627315</v>
+        <v>11305000</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>467900</v>
+        <v>475000</v>
       </c>
       <c r="E4" s="2" t="n"/>
-      <c r="F4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>24.85</v>
+        <v>23.8</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>8</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>11627315</v>
+        <v>11305000</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>11627315</v>
+        <v>11305000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="9" t="n">
-        <v>46163</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>445-23807</t>
+          <t>445-23891</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>12617808</v>
+        <v>11679500</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>441800</v>
+        <v>470000</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>28.56</v>
+        <v>24.85</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>12617808</v>
+        <v>11679500</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>12617808</v>
+        <v>11679500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P5" s="2" t="n"/>
+      <c r="P5" s="9" t="n">
+        <v>46214</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>445-23828</t>
+          <t>445-24011</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>12872757</v>
+        <v>16014560</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>437700</v>
+        <v>404000</v>
       </c>
       <c r="E6" s="2" t="n"/>
-      <c r="F6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>29.41</v>
+        <v>39.64</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>12872757</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>404000</v>
+      </c>
+      <c r="M6" s="10" t="n">
+        <v>38.64</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>12872757</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15816360</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>0.012531328320802</v>
       </c>
       <c r="P6" s="9" t="n">
-        <v>46163</v>
+        <v>46130</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>445-23956</t>
+          <t>445-24161</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>15170246</v>
+        <v>16252400</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>354445</v>
+        <v>410000</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>42.8</v>
+        <v>39.64</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr"/>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>15170246</v>
+        <v>16252400</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>15170246</v>
+        <v>16252400</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P7" s="2" t="n"/>
+      <c r="P7" s="9" t="n">
+        <v>46193</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>445-23844</t>
+          <t>445-23988</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>15536121</v>
+        <v>18790000</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>355355</v>
-[...1 lines deleted...]
-      <c r="E8" s="2" t="n"/>
+        <v>500000</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>15971500</v>
+      </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>43.72</v>
+        <v>37.58</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>15536121</v>
+        <v>18790000</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>15536121</v>
+        <v>18790000</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P8" s="2" t="n"/>
+      <c r="P8" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>445-23873</t>
+          <t>445-23747</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>16023000</v>
+        <v>19532800</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>420000</v>
-[...1 lines deleted...]
-      <c r="E9" s="2" t="n"/>
+        <v>512000</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>16602880</v>
+      </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>38.15</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>16023000</v>
+        <v>19532800</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>16023000</v>
+        <v>19532800</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="9" t="n">
-        <v>46127</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>445-24119</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>20926600</v>
+        <v>21036740</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>380000</v>
+        <v>382000</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>55.07</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>20926600</v>
+        <v>21036740</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>20816460</v>
-[...2 lines deleted...]
-        <v>0.005291005291005291</v>
+        <v>21036740</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="9" t="n">
         <v>46135</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>445-23949</t>
+          <t>445-24140</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>21108742</v>
+        <v>22643048</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>375400</v>
+        <v>402400</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>56.23</v>
+        <v>56.27</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>21108742</v>
+        <v>22643048</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>20996282</v>
-[...2 lines deleted...]
-        <v>0.005356186395286556</v>
+        <v>22643048</v>
+      </c>
+      <c r="O11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>445-24042</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>36679968</v>
+        <v>36873888</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>378300</v>
+        <v>380300</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>96.95999999999999</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr"/>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>36679968</v>
+        <v>36873888</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>36486048</v>
-[...2 lines deleted...]
-        <v>0.005314908317831517</v>
+        <v>36873888</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>445-24184</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>37035669</v>
+        <v>37229929</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>381300</v>
+        <v>383300</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>97.13</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>37035669</v>
+        <v>37229929</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>36841409</v>
-[...2 lines deleted...]
-        <v>0.005272871078302136</v>
+        <v>37229929</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1318,774 +1320,776 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>445-23922</t>
-[...9 lines deleted...]
-      </c>
+          <t>445-23789</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr"/>
+      <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>11403665</v>
+        <v>11305000</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>458900</v>
+        <v>475000</v>
       </c>
       <c r="G4" s="2" t="n"/>
-      <c r="H4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
-        <v>24.85</v>
+        <v>23.8</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>11403665</v>
+        <v>11305000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>11403665</v>
+        <v>11305000</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R4" s="2" t="n"/>
+      <c r="R4" s="9" t="n">
+        <v>46214</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>445-23786</t>
-[...3 lines deleted...]
-      <c r="C5" s="2" t="n"/>
+          <t>445-23922</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="9" t="n">
+        <v>46142</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>11627315</v>
+        <v>11403665</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>467900</v>
+        <v>458900</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I5" s="7" t="n">
         <v>24.85</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>11627315</v>
+        <v>11403665</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>11627315</v>
+        <v>11403665</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R5" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>445-23807</t>
+          <t>445-23891</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>12617808</v>
+        <v>11679500</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>441800</v>
+        <v>470000</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>28.56</v>
+        <v>24.85</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>12617808</v>
+        <v>11679500</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>12617808</v>
+        <v>11679500</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R6" s="2" t="n"/>
+      <c r="R6" s="9" t="n">
+        <v>46214</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>445-23828</t>
-[...3 lines deleted...]
-      <c r="C7" s="2" t="n"/>
+          <t>445-23854</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C7" s="9" t="n">
+        <v>46121</v>
+      </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>12872757</v>
+        <v>14332500</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>437700</v>
+        <v>390000</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I7" s="7" t="n">
-        <v>29.41</v>
+        <v>36.75</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>12872757</v>
+        <v>14332500</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>12872757</v>
+        <v>14332500</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R7" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>445-23854</t>
+          <t>445-24104</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C8" s="9" t="n">
-        <v>46121</v>
+        <v>46135</v>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>14332500</v>
+        <v>14702184</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>390000</v>
+        <v>390600</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I8" s="7" t="n">
-        <v>36.75</v>
+        <v>37.64</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>14332500</v>
+        <v>14702184</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>14332500</v>
+        <v>14702184</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R8" s="2" t="n"/>
+      <c r="R8" s="9" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>445-24104</t>
-[...9 lines deleted...]
-      </c>
+          <t>445-24011</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>14702184</v>
+        <v>16014560</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>390600</v>
+        <v>404000</v>
       </c>
       <c r="G9" s="2" t="n"/>
-      <c r="H9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>37.64</v>
+        <v>39.64</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>14702184</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>404000</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>38.64</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>14702184</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15816360</v>
+      </c>
+      <c r="Q9" s="10" t="n">
+        <v>0.012531328320802</v>
       </c>
       <c r="R9" s="9" t="n">
-        <v>46126</v>
+        <v>46130</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>445-23956</t>
+          <t>445-24161</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>15170246</v>
+        <v>16252400</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>354445</v>
+        <v>410000</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>42.8</v>
+        <v>39.64</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>15170246</v>
+        <v>16252400</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>15170246</v>
+        <v>16252400</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R10" s="2" t="n"/>
+      <c r="R10" s="9" t="n">
+        <v>46193</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>445-23844</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>445-23842</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="9" t="n">
+        <v>46168</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>15536121</v>
+        <v>18564700</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>355355</v>
+        <v>385000</v>
       </c>
       <c r="G11" s="2" t="n"/>
-      <c r="H11" s="2" t="inlineStr"/>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
-        <v>43.72</v>
+        <v>48.22</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>15536121</v>
+        <v>18564700</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>15536121</v>
+        <v>18564700</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>445-23873</t>
+          <t>445-23988</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>16023000</v>
+        <v>18790000</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>420000</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="n"/>
+        <v>500000</v>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>15971500</v>
+      </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>38.15</v>
+        <v>37.58</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>16023000</v>
+        <v>18790000</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>16023000</v>
+        <v>18790000</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="9" t="n">
-        <v>46127</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>445-23842</t>
-[...9 lines deleted...]
-      </c>
+          <t>445-23747</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr"/>
+      <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>18564700</v>
+        <v>19532800</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>385000</v>
-[...6 lines deleted...]
-      </c>
+        <v>512000</v>
+      </c>
+      <c r="G13" s="6" t="n">
+        <v>16602880</v>
+      </c>
+      <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>48.22</v>
+        <v>38.15</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>18564700</v>
+        <v>19532800</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>18564700</v>
+        <v>19532800</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R13" s="2" t="n"/>
+      <c r="R13" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>445-24119</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>20926600</v>
+        <v>21036740</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>380000</v>
+        <v>382000</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>55.07</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>20926600</v>
+        <v>21036740</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>20816460</v>
-[...2 lines deleted...]
-        <v>0.005291005291005291</v>
+        <v>21036740</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="9" t="n">
         <v>46135</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>445-23949</t>
+          <t>445-24140</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>21108742</v>
+        <v>22643048</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>375400</v>
+        <v>402400</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>56.23</v>
+        <v>56.27</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>21108742</v>
+        <v>22643048</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>20996282</v>
-[...2 lines deleted...]
-        <v>0.005356186395286556</v>
+        <v>22643048</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>445-24042</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>36679968</v>
+        <v>36873888</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>378300</v>
+        <v>380300</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>96.95999999999999</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>36679968</v>
+        <v>36873888</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>36486048</v>
-[...2 lines deleted...]
-        <v>0.005314908317831517</v>
+        <v>36873888</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>445-24184</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>37035669</v>
+        <v>37229929</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>381300</v>
+        <v>383300</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>97.13</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>12</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>37035669</v>
+        <v>37229929</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>36841409</v>
-[...2 lines deleted...]
-        <v>0.005272871078302136</v>
+        <v>37229929</v>
+      </c>
+      <c r="Q17" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>445-24169</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="9" t="n">
         <v>46173</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>44899380</v>
       </c>
@@ -2234,49 +2238,49 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>