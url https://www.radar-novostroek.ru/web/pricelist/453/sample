--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gruppa-rodina/zhk-soyuz" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/216" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/215" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/954" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/309" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/248" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1310" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1416" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1257" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1613" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1248" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gruppa-rodina/zhk-soyuz" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/216" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/215" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1574" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1644" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/248" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1310" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1416" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1257" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1668" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1613" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gruppa-rodina/zhk-soyuz" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/917" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/216" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/215" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/358" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/954" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/309" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/248" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1310" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1557" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1416" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1257" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1563" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1613" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1248" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1224" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gruppa-rodina/zhk-soyuz" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/917" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/216" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/215" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/358" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1574" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1644" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/957" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/248" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1310" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1416" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1257" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1563" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1318" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1668" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1089;&#1086;&#1102;&#1079;.&#1084;&#1086;&#1089;&#1082;&#1074;&#1072;/flats/1613" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Группа Родина · ЖК Союз · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Группа Родина · ЖК Союз · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,541 +653,543 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>453-216</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>19615640</v>
+        <v>19697840</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>715899</v>
+        <v>718899</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>27.4</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Секция 3</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>19588240</v>
+        <v>19670440</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.00139879846275112</v>
+        <v>0.001392953080866519</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>19560840</v>
+        <v>19643040</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.002801515681330659</v>
+        <v>0.002789792211388868</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>453-215</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>20362880</v>
+        <v>20469440</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>707044</v>
+        <v>710744</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>28.8</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Секция 3</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>20334080</v>
+        <v>20449280</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.001416341432708045</v>
+        <v>0.0009858537806710064</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>20305280</v>
+        <v>20362880</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.002836700602010906</v>
+        <v>0.005233051513341924</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>453-954</t>
+          <t>453-1574</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>27986440</v>
+        <v>29704720</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>578232</v>
-[...3 lines deleted...]
-      </c>
+        <v>629337</v>
+      </c>
+      <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>48.4</v>
+        <v>47.2</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>27913840</v>
+        <v>29657520</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.002600860361741702</v>
+        <v>0.001591501919243416</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>27841240</v>
+        <v>29610320</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.005215284951388659</v>
+        <v>0.003188077670217681</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>453-309</t>
+          <t>453-1644</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>28960160</v>
+        <v>29723780</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>675062</v>
-[...3 lines deleted...]
-      </c>
+        <v>692862</v>
+      </c>
+      <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>42.9</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Секция 4</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>28917260</v>
+        <v>29680880</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.001483543046609534</v>
+        <v>0.001445374934974974</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>28874360</v>
+        <v>29637980</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.002971494433123366</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="n"/>
+        <v>0.002894934135187351</v>
+      </c>
+      <c r="P7" s="9" t="n">
+        <v>46172</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>453-248</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>38280000</v>
+        <v>38452800</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>598125</v>
+        <v>600825</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>64</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Секция 4</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>38216000</v>
+        <v>38388800</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.001674691228804689</v>
+        <v>0.00166715291960155</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>38152000</v>
+        <v>38324800</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.003355001048437828</v>
+        <v>0.003339873919759529</v>
       </c>
       <c r="P8" s="9" t="n">
         <v>46129</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>453-1310</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>38626760</v>
+        <v>38756330</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>626041</v>
-[...1 lines deleted...]
-      <c r="E9" s="2" t="n"/>
+        <v>628141</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>33718007</v>
+      </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>61.7</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>38583570</v>
+        <v>38713140</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.001119388382153336</v>
+        <v>0.001115641872501171</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>38540380</v>
+        <v>38669950</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.002241285633405794</v>
+        <v>0.002233775838861959</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>453-1416</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>50240960</v>
+        <v>50404340</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>645771</v>
+        <v>647871</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>77.8</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>12</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>50186500</v>
+        <v>50349880</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.00108515238161657</v>
+        <v>0.001081631177671128</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>50132040</v>
+        <v>50295420</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.00217266243304681</v>
+        <v>0.00216560474094858</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>453-1257</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>51123230</v>
+        <v>51286820</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>656267</v>
+        <v>658367</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>77.90000000000001</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>13</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>51068700</v>
+        <v>51232290</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.001067777327404065</v>
+        <v>0.00106436780397675</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>51014170</v>
+        <v>51177760</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.002137837389101891</v>
+        <v>0.002131003779766836</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>453-1613</t>
+          <t>453-1668</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>87176000</v>
+        <v>86731550</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>681062</v>
+        <v>677061</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>128</v>
+        <v>128.1</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Секция 6</t>
+          <t>Секция 5</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>87086400</v>
+        <v>86667500</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.001028863289790369</v>
+        <v>0.0007390313554677359</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>86958400</v>
-[...4 lines deleted...]
-      <c r="P12" s="2" t="n"/>
+        <v>86731550</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="9" t="n">
+        <v>46217</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>453-1248</t>
+          <t>453-1613</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>90619200</v>
+        <v>87368000</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>707962</v>
+        <v>682562</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>128</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Секция 5</t>
+          <t>Секция 6</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>90529600</v>
+        <v>87304000</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.0009897315353210442</v>
+        <v>0.0007330706496838633</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>90401600</v>
+        <v>87240000</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.002407037043592149</v>
+        <v>0.001467216872994039</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1419,137 +1421,137 @@
       <c r="O4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>19082360</v>
       </c>
       <c r="Q4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>453-216</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>19615640</v>
+        <v>19697840</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>715899</v>
+        <v>718899</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>27.4</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Секция 3</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>19588240</v>
+        <v>19670440</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.00139879846275112</v>
+        <v>0.001392953080866519</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>19560840</v>
+        <v>19643040</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.002801515681330659</v>
+        <v>0.002789792211388868</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>453-215</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>20362880</v>
+        <v>20469440</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>707044</v>
+        <v>710744</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>28.8</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Секция 3</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>20334080</v>
+        <v>20449280</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.001416341432708045</v>
+        <v>0.0009858537806710064</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>20305280</v>
+        <v>20362880</v>
       </c>
       <c r="Q6" s="8" t="n">
-        <v>0.002836700602010906</v>
+        <v>0.005233051513341924</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>453-358</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C7" s="9" t="n">
         <v>46170</v>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>27648330</v>
       </c>
@@ -1562,432 +1564,434 @@
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>40.3</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2026-Q2</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Секция 3</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>27648330</v>
       </c>
       <c r="O7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>27587880</v>
-[...2 lines deleted...]
-        <v>0.002191179604956959</v>
+        <v>27648330</v>
+      </c>
+      <c r="Q7" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>453-954</t>
+          <t>453-1574</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>27986440</v>
+        <v>29704720</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>578232</v>
-[...3 lines deleted...]
-      </c>
+        <v>629337</v>
+      </c>
+      <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>48.4</v>
+        <v>47.2</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>27913840</v>
+        <v>29657520</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.002600860361741702</v>
+        <v>0.001591501919243416</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>27841240</v>
+        <v>29610320</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.005215284951388659</v>
+        <v>0.003188077670217681</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>453-309</t>
+          <t>453-1644</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>28960160</v>
+        <v>29723780</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>675062</v>
-[...3 lines deleted...]
-      </c>
+        <v>692862</v>
+      </c>
+      <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>42.9</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Секция 4</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>28917260</v>
+        <v>29680880</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.001483543046609534</v>
+        <v>0.001445374934974974</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>28874360</v>
+        <v>29637980</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0.002971494433123366</v>
-[...1 lines deleted...]
-      <c r="R9" s="2" t="n"/>
+        <v>0.002894934135187351</v>
+      </c>
+      <c r="R9" s="9" t="n">
+        <v>46172</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>453-248</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>453-957</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>46215</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>38280000</v>
+        <v>35397000</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>598125</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="n"/>
+        <v>580279</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>30087450</v>
+      </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2026-Q2</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Секция 4</t>
+          <t>Секция 6</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>38216000</v>
-[...2 lines deleted...]
-        <v>0.001674691228804689</v>
+        <v>35397000</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>38152000</v>
-[...2 lines deleted...]
-        <v>0.003355001048437828</v>
+        <v>35397000</v>
+      </c>
+      <c r="Q10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R10" s="9" t="n">
-        <v>46129</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>453-1310</t>
+          <t>453-248</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>38626760</v>
+        <v>38452800</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>626041</v>
+        <v>600825</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>61.7</v>
+        <v>64</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Секция 6</t>
+          <t>Секция 4</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>38583570</v>
+        <v>38388800</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.001119388382153336</v>
+        <v>0.00166715291960155</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>38540380</v>
+        <v>38324800</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.002241285633405794</v>
-[...1 lines deleted...]
-      <c r="R11" s="2" t="n"/>
+        <v>0.003339873919759529</v>
+      </c>
+      <c r="R11" s="9" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>453-1557</t>
-[...9 lines deleted...]
-      </c>
+          <t>453-1310</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>39793200</v>
+        <v>38756330</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>641826</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="n"/>
+        <v>628141</v>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>33718007</v>
+      </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>62</v>
+        <v>61.7</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>39793200</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>38713140</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0.001115641872501171</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>39731200</v>
+        <v>38669950</v>
       </c>
       <c r="Q12" s="8" t="n">
-        <v>0.001560486469072165</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.002233775838861959</v>
+      </c>
+      <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>453-1416</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>50240960</v>
+        <v>50404340</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>645771</v>
+        <v>647871</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>77.8</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>50186500</v>
+        <v>50349880</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.00108515238161657</v>
+        <v>0.001081631177671128</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>50132040</v>
+        <v>50295420</v>
       </c>
       <c r="Q13" s="8" t="n">
-        <v>0.00217266243304681</v>
+        <v>0.00216560474094858</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>453-1257</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>51123230</v>
+        <v>51286820</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>656267</v>
+        <v>658367</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>77.90000000000001</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>51068700</v>
+        <v>51232290</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.001067777327404065</v>
+        <v>0.00106436780397675</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>51014170</v>
+        <v>51177760</v>
       </c>
       <c r="Q14" s="8" t="n">
-        <v>0.002137837389101891</v>
+        <v>0.002131003779766836</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>453-1563</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C15" s="9" t="n">
         <v>46132</v>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>56314750</v>
       </c>
@@ -2008,206 +2012,210 @@
           <t>2026-Q2</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Секция 5</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
         <v>56314750</v>
       </c>
       <c r="O15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
         <v>56314750</v>
       </c>
       <c r="Q15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>453-1613</t>
-[...3 lines deleted...]
-      <c r="C16" s="2" t="n"/>
+          <t>453-1318</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>46197</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>87176000</v>
+        <v>70978480</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>681062</v>
+        <v>588057</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>128</v>
+        <v>120.7</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2026-Q2</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Секция 6</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>87086400</v>
-[...2 lines deleted...]
-        <v>0.001028863289790369</v>
+        <v>70978480</v>
+      </c>
+      <c r="O16" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>86958400</v>
-[...4 lines deleted...]
-      <c r="R16" s="2" t="n"/>
+        <v>70978480</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9" t="n">
+        <v>46191</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>453-1248</t>
+          <t>453-1668</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>90619200</v>
+        <v>86731550</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>707962</v>
+        <v>677061</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>128</v>
+        <v>128.1</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Секция 5</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>90529600</v>
+        <v>86667500</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0.0009897315353210442</v>
+        <v>0.0007390313554677359</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>90401600</v>
-[...4 lines deleted...]
-      <c r="R17" s="2" t="n"/>
+        <v>86731550</v>
+      </c>
+      <c r="Q17" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="R17" s="9" t="n">
+        <v>46217</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>453-1224</t>
-[...9 lines deleted...]
-      </c>
+          <t>453-1613</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr"/>
+      <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>93145040</v>
+        <v>87368000</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>732272</v>
+        <v>682562</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>127.2</v>
+        <v>128</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K18" s="2" t="n"/>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Секция 1</t>
+          <t>Секция 6</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>93145040</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>87304000</v>
+      </c>
+      <c r="O18" s="8" t="n">
+        <v>0.0007330706496838633</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>93145040</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>87240000</v>
+      </c>
+      <c r="Q18" s="8" t="n">
+        <v>0.001467216872994039</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2293,58 +2301,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>49.8% (411 из 826)</t>
+          <t>64.6% (534 из 826)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>