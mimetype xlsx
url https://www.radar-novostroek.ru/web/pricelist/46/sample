--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -473,90 +473,90 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/lyubertsy" TargetMode="External" Id="rId1" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/lyubertsy" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140626/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140575/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140040/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140165/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140201/" TargetMode="External" Id="rId6" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/lyubertsy" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140626/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140040/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140165/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140327/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/project/lyubercy/flats/140201/" TargetMode="External" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Люберцы · Люберцы · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Самолёт · Люберцы · Люберцы · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -886,235 +886,233 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 70</t>
         </is>
       </c>
       <c r="N4" s="7" t="n">
         <v>4453632</v>
       </c>
       <c r="O4" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="7" t="n">
         <v>4453632</v>
       </c>
       <c r="Q4" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="6" t="n">
         <v>46113</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>46-140575</t>
+          <t>46-140040</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>46157</v>
+        <v>46143</v>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E5" s="7" t="n">
-        <v>5073905</v>
+        <v>6527024</v>
       </c>
       <c r="F5" s="7" t="n">
-        <v>180566</v>
-[...3 lines deleted...]
-      </c>
+        <v>129248</v>
+      </c>
+      <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="8" t="n">
-        <v>28.1</v>
+        <v>50.5</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 70</t>
+          <t>Корпус 67</t>
         </is>
       </c>
       <c r="N5" s="7" t="n">
-        <v>5073905</v>
+        <v>6527024</v>
       </c>
       <c r="O5" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="7" t="n">
-        <v>5073905</v>
+        <v>6527024</v>
       </c>
       <c r="Q5" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="6" t="n">
-        <v>46155</v>
+        <v>46140</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>46-140040</t>
+          <t>46-140165</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>46143</v>
+        <v>46109</v>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E6" s="7" t="n">
-        <v>6527024</v>
+        <v>6974401</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>129248</v>
-[...1 lines deleted...]
-      <c r="G6" s="2" t="n"/>
+        <v>128442</v>
+      </c>
+      <c r="G6" s="7" t="n">
+        <v>5579521</v>
+      </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="8" t="n">
-        <v>50.5</v>
+        <v>54.3</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 67</t>
+          <t>Корпус 70</t>
         </is>
       </c>
       <c r="N6" s="7" t="n">
-        <v>6527024</v>
+        <v>6974401</v>
       </c>
       <c r="O6" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="7" t="n">
-        <v>6527024</v>
+        <v>6974401</v>
       </c>
       <c r="Q6" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="6" t="n">
-        <v>46140</v>
+        <v>46108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>46-140165</t>
+          <t>46-140327</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>46109</v>
+        <v>46222</v>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E7" s="7" t="n">
-        <v>6974401</v>
+        <v>8190830</v>
       </c>
       <c r="F7" s="7" t="n">
-        <v>128442</v>
-[...3 lines deleted...]
-      </c>
+        <v>122069</v>
+      </c>
+      <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="8" t="n">
-        <v>54.3</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 70</t>
         </is>
       </c>
       <c r="N7" s="7" t="n">
-        <v>6974401</v>
+        <v>8190830</v>
       </c>
       <c r="O7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="7" t="n">
-        <v>6974401</v>
+        <v>8190830</v>
       </c>
       <c r="Q7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="6" t="n">
-        <v>46108</v>
+        <v>46114</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>46-140201</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
         <v>46137</v>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E8" s="7" t="n">
         <v>8453672</v>
       </c>
       <c r="F8" s="7" t="n">
@@ -1256,49 +1254,49 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>03.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>