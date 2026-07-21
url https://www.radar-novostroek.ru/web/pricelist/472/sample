--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/11683398" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943057/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942922/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942928/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943137/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942974/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943057/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942933" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942922/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942928/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943137/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943302/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/11683398" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943057/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943004/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942922/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942928/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943507/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943137/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943165/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943224/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943298/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942974/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/11683398" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943057/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942933" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942922/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942928/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942934" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943137/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943173/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943298/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943302/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943275/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Страна Девелопмент · Юнион · Тюмень · Актуальный прайс-лист на 06.06.2026</t>
+          <t>Страна Девелопмент · Юнион · Тюмень · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -638,126 +638,126 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>472-11683398</t>
+          <t>472-12943057</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>4178000</v>
+        <v>4533500</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>232240</v>
+        <v>208917</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>3510000</v>
+        <v>4080000</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>17.99</v>
+        <v>21.7</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ГП-1 Синергия</t>
+          <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>4178000</v>
+        <v>4533500</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>4178000</v>
+        <v>4533500</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>472-12943057</t>
+          <t>472-12942933</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
         <v>4533500</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>208917</v>
+        <v>198838</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>3763000</v>
+        <v>4080000</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>21.7</v>
+        <v>22.8</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
         <v>4533500</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
         <v>4533500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>472-12942922</t>
@@ -903,163 +903,161 @@
         <v>5767000</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>472-12943137</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="D9" s="6" t="n">
         <v>166628</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5190000</v>
+        <v>4902000</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>34.61</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>15</v>
       </c>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>472-12942974</t>
+          <t>472-12943609</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>7400000</v>
+        <v>7811500</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>135012</v>
+        <v>152628</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6660000</v>
+        <v>7030000</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>54.81</v>
+        <v>51.18</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>7400000</v>
+        <v>7811500</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7400000</v>
+        <v>7811500</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P10" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>472-12943609</t>
+          <t>472-12943302</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>152628</v>
+        <v>139267</v>
       </c>
       <c r="E11" s="6" t="n">
         <v>7030000</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>51.18</v>
+        <v>56.09</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>472-12943792</t>
@@ -1341,52 +1339,58 @@
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>472-11683398</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr"/>
-      <c r="C4" s="2" t="n"/>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46200</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>4178000</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>232240</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>3510000</v>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>17.99</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>13</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L4" s="2" t="inlineStr"/>
@@ -1407,134 +1411,128 @@
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>472-12943057</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>4533500</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>208917</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>3763000</v>
+        <v>4080000</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>21.7</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>11</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>4533500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>4533500</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>472-12943004</t>
-[...9 lines deleted...]
-      </c>
+          <t>472-12942933</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4744500</v>
+        <v>4533500</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>186498</v>
+        <v>198838</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>4270000</v>
+        <v>4080000</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>25.44</v>
+        <v>22.8</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4744500</v>
+        <v>4533500</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>4744500</v>
+        <v>4533500</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>472-12942922</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>5378000</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>171383</v>
       </c>
@@ -1604,106 +1602,104 @@
         <v>13</v>
       </c>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
         <v>5378000</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
         <v>5378000</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>472-12943507</t>
+          <t>472-12942934</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C9" s="9" t="n">
-        <v>46143</v>
+        <v>46215</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5656000</v>
+        <v>5378000</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>167884</v>
+        <v>171383</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>5090000</v>
+        <v>4571500</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>33.69</v>
+        <v>31.38</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5656000</v>
+        <v>5378000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>5656000</v>
+        <v>5378000</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R9" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>472-12943113</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>165766</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>5190000</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
@@ -1733,343 +1729,341 @@
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>472-12943137</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>166628</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>5190000</v>
+        <v>4902000</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>34.61</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>15</v>
       </c>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
         <v>5767000</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>472-12943165</t>
+          <t>472-12943173</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
-        <v>46157</v>
+        <v>46207</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>6011500</v>
+        <v>5889000</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>165697</v>
+        <v>161519</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>5410000</v>
+        <v>4299000</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>36.28</v>
+        <v>36.46</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>15</v>
       </c>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>6011500</v>
+        <v>5889000</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>6011500</v>
+        <v>5889000</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>472-12943224</t>
+          <t>472-12943298</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="9" t="n">
-        <v>46168</v>
+        <v>46150</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>6444500</v>
+        <v>7333500</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>144820</v>
+        <v>133604</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>5800000</v>
+        <v>6600000</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>44.5</v>
+        <v>54.89</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K13" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>6444500</v>
+        <v>7333500</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>6444500</v>
+        <v>7333500</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R13" s="2" t="n"/>
+      <c r="R13" s="9" t="n">
+        <v>46132</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>472-12943298</t>
-[...9 lines deleted...]
-      </c>
+          <t>472-12943609</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>7333500</v>
+        <v>7811500</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>133604</v>
+        <v>152628</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>6600000</v>
+        <v>7030000</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>54.89</v>
+        <v>51.18</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K14" s="2" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>7333500</v>
+        <v>7811500</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>7333500</v>
+        <v>7811500</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R14" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>472-12942974</t>
+          <t>472-12943302</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>7400000</v>
+        <v>7811500</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>135012</v>
+        <v>139267</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>6660000</v>
+        <v>7030000</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>54.81</v>
+        <v>56.09</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>7400000</v>
+        <v>7811500</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>7400000</v>
+        <v>7811500</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R15" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>472-12943609</t>
-[...3 lines deleted...]
-      <c r="C16" s="2" t="n"/>
+          <t>472-12943275</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>46222</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>152628</v>
+        <v>138723</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>7030000</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>51.18</v>
+        <v>56.31</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>472-12943792</t>
@@ -2272,49 +2266,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>