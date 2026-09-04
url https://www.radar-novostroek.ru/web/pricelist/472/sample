--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943057/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942933" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942922/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942928/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943137/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943302/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942891" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942939" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943492/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943505" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943435" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942926/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/11683398" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943057/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942933" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942922/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942928/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942934" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943137/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943173/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943298/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943302/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943275/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/strana-development/yunion" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/11683398" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942891" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942939" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942934" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943492/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943505" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943173/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943113/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943435" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943298/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943609" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12942926/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943433/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943792" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strana.com/tmn/union/flats/12943783/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Страна Девелопмент · Юнион · Тюмень · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Страна Девелопмент · Юнион · Тюмень · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -638,441 +638,441 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>472-12943057</t>
+          <t>472-12942891</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>4533500</v>
+        <v>4644500</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>208917</v>
+        <v>202375</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>4080000</v>
+        <v>4180000</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>21.7</v>
+        <v>22.95</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>4533500</v>
+        <v>4644500</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>4533500</v>
+        <v>4644500</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>472-12942933</t>
+          <t>472-12942939</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>4533500</v>
+        <v>4656000</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>198838</v>
+        <v>204211</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4080000</v>
+        <v>3818000</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>22.8</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>13</v>
       </c>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>4533500</v>
+        <v>4656000</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4533500</v>
+        <v>4656000</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>472-12942922</t>
+          <t>472-12943492</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>171383</v>
+        <v>182661</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4840000</v>
+        <v>4930000</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>31.38</v>
+        <v>29.99</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>472-12942928</t>
+          <t>472-12943505</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>171383</v>
+        <v>182661</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>4840000</v>
+        <v>4492000</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>31.38</v>
+        <v>29.99</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J7" s="2" t="inlineStr"/>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>472-12943113</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>165766</v>
+        <v>174073</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5190000</v>
+        <v>5450000</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>34.79</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>15</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>472-12943137</t>
+          <t>472-12943435</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>166628</v>
+        <v>179437</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>4902000</v>
+        <v>5450000</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>34.61</v>
+        <v>33.75</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>472-12943609</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="D10" s="6" t="n">
         <v>152628</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7030000</v>
+        <v>6704000</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>51.18</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>15</v>
       </c>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>472-12943302</t>
+          <t>472-12942926</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>7811500</v>
+        <v>7922500</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>139267</v>
+        <v>136736</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7030000</v>
+        <v>7130000</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>56.09</v>
+        <v>57.94</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>7811500</v>
+        <v>7922500</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7811500</v>
+        <v>7922500</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>472-12943792</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>10389000</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>138538</v>
       </c>
       <c r="E12" s="6" t="n">
         <v>9350000</v>
@@ -1394,469 +1394,469 @@
         <v>16</v>
       </c>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>ГП-1 Синергия</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>4178000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>4178000</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>472-12943057</t>
+          <t>472-12942891</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4533500</v>
+        <v>4644500</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>208917</v>
+        <v>202375</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>4080000</v>
+        <v>4180000</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>21.7</v>
+        <v>22.95</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4533500</v>
+        <v>4644500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>4533500</v>
+        <v>4644500</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>472-12942933</t>
+          <t>472-12942939</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4533500</v>
+        <v>4656000</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>198838</v>
+        <v>204211</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>4080000</v>
+        <v>3818000</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>22.8</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>13</v>
       </c>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4533500</v>
+        <v>4656000</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>4533500</v>
+        <v>4656000</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>472-12942922</t>
-[...3 lines deleted...]
-      <c r="C7" s="2" t="n"/>
+          <t>472-12942934</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C7" s="9" t="n">
+        <v>46215</v>
+      </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>5378000</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>171383</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>4840000</v>
+        <v>4571500</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>31.38</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>13</v>
       </c>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>5378000</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>5378000</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>472-12942928</t>
+          <t>472-12943492</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>171383</v>
+        <v>182661</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>4840000</v>
+        <v>4930000</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>31.38</v>
+        <v>29.99</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>472-12942934</t>
-[...9 lines deleted...]
-      </c>
+          <t>472-12943505</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>171383</v>
+        <v>182661</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>4571500</v>
+        <v>4492000</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>31.38</v>
+        <v>29.99</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>5378000</v>
+        <v>5478000</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>472-12943113</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>472-12943173</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>46207</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>5767000</v>
+        <v>5889000</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>165766</v>
+        <v>161519</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>5190000</v>
+        <v>4299000</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>34.79</v>
+        <v>36.46</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>15</v>
       </c>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>5767000</v>
+        <v>5889000</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>5767000</v>
+        <v>5889000</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>472-12943137</t>
+          <t>472-12943113</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>166628</v>
+        <v>174073</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>4902000</v>
+        <v>5450000</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>34.61</v>
+        <v>34.79</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>15</v>
       </c>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>5767000</v>
+        <v>6056000</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>472-12943173</t>
-[...9 lines deleted...]
-      </c>
+          <t>472-12943435</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>5889000</v>
+        <v>6056000</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>161519</v>
+        <v>179437</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>4299000</v>
+        <v>5450000</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>36.46</v>
+        <v>33.75</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>5889000</v>
+        <v>6056000</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>5889000</v>
+        <v>6056000</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>472-12943298</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="9" t="n">
         <v>46150</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
@@ -1899,186 +1899,186 @@
       </c>
       <c r="R13" s="9" t="n">
         <v>46132</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>472-12943609</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>152628</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>7030000</v>
+        <v>6704000</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>51.18</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>15</v>
       </c>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
         <v>7811500</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>472-12943302</t>
+          <t>472-12942926</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>7811500</v>
+        <v>7922500</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>139267</v>
+        <v>136736</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>7030000</v>
+        <v>7130000</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>56.09</v>
+        <v>57.94</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K15" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>7811500</v>
+        <v>7922500</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>7811500</v>
+        <v>7922500</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>472-12943275</t>
+          <t>472-12943433</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C16" s="9" t="n">
-        <v>46222</v>
+        <v>46228</v>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>7811500</v>
+        <v>8567000</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>138723</v>
+        <v>146620</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>7030000</v>
+        <v>7710000</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>56.31</v>
+        <v>58.43</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>ГП-2 Форум</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>7811500</v>
+        <v>8567000</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>7811500</v>
+        <v>8567000</v>
       </c>
       <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>472-12943792</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>10389000</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>138538</v>
       </c>
@@ -2266,49 +2266,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>