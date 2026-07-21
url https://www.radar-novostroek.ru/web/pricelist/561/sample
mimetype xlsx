--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -18,143 +18,149 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
     <font>
       <color rgb="00DC2626"/>
     </font>
+    <font>
+      <color rgb="0016A34A"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/akvilon/akvilon-listva" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107423/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107680/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107681/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107673/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107568/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107570/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107573/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107676/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107431/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107417/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/akvilon/akvilon-listva" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107669/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107670/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107681/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107673/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/78580/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107684/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107580/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107581/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107564/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107573/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/akvilon/akvilon-listva" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107423/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107658/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107680/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107681/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107673/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107391/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107568/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107570/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107552/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107573/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107676/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107429/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107431/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107417/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/78573/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/akvilon/akvilon-listva" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107387/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107669/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107670/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107681/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107673/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/78580/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107684/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107391/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107580/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107581/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107552/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107564/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107573/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/107429/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svr.group-akvilon.ru/projects/flats/78573/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Аквилон · Аквилон ЛИСТВА · Северодвинск · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Аквилон · Аквилон ЛИСТВА · Северодвинск · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,584 +650,584 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>561-107423</t>
+          <t>561-107669</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>3441070</v>
+        <v>3813241</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>165675</v>
+        <v>164152</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>2856088</v>
+        <v>3164990</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>20.77</v>
+        <v>23.23</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>3441070</v>
+        <v>3813241</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>3441070</v>
+        <v>3813241</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P4" s="2" t="n"/>
+      <c r="P4" s="9" t="n">
+        <v>46218</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>561-107680</t>
+          <t>561-107670</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>3735640</v>
+        <v>3839506</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>160811</v>
+        <v>164152</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>3100581</v>
+        <v>3186790</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>23.23</v>
+        <v>23.39</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>3735640</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3690334</v>
+      </c>
+      <c r="M5" s="10" t="n">
+        <v>0.04042235743431354</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>3735640</v>
+        <v>3839506</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P5" s="2" t="n"/>
+      <c r="P5" s="9" t="n">
+        <v>46206</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>561-107681</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>3756200</v>
+        <v>3905351</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>160590</v>
+        <v>166967</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>3117646</v>
+        <v>3241441</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>23.39</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
         <v>3756200</v>
       </c>
-      <c r="M6" s="8" t="n">
-        <v>0</v>
+      <c r="M6" s="10" t="n">
+        <v>0.03970794952345456</v>
       </c>
       <c r="N6" s="6" t="n">
         <v>3756200</v>
       </c>
-      <c r="O6" s="8" t="n">
-        <v>0</v>
+      <c r="O6" s="10" t="n">
+        <v>0.03970794952345456</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>561-107673</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>4058231</v>
+        <v>4214295</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>156628</v>
+        <v>162651</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3368332</v>
+        <v>3497865</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>25.91</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>8</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
         <v>4058231</v>
       </c>
-      <c r="M7" s="8" t="n">
-        <v>0</v>
+      <c r="M7" s="10" t="n">
+        <v>0.038456164767358</v>
       </c>
       <c r="N7" s="6" t="n">
         <v>4058231</v>
       </c>
-      <c r="O7" s="8" t="n">
-        <v>0</v>
+      <c r="O7" s="10" t="n">
+        <v>0.038456164767358</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>561-107568</t>
+          <t>561-78580</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>5052655</v>
+        <v>4261459</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>150064</v>
+        <v>162651</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>4294757</v>
+        <v>3537011</v>
       </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>33.67</v>
+        <v>26.2</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>Сдан</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr"/>
       <c r="L8" s="6" t="n">
-        <v>5052655</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4163336</v>
+      </c>
+      <c r="M8" s="10" t="n">
+        <v>0.023568359603933</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5052655</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4163336</v>
+      </c>
+      <c r="O8" s="10" t="n">
+        <v>0.023568359603933</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>561-107570</t>
+          <t>561-107684</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>5126242</v>
+        <v>4285956</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>149062</v>
+        <v>165417</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>4357306</v>
+        <v>3557343</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>34.39</v>
+        <v>25.91</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>5126242</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4129899</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>0.03778712263907665</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5126242</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4129899</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0.03778712263907665</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>561-107573</t>
+          <t>561-107580</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>6090507</v>
+        <v>5473112</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>162370</v>
+        <v>162552</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>5359646</v>
+        <v>4652145</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>37.51</v>
+        <v>33.67</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>6090507</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5216493</v>
+      </c>
+      <c r="M10" s="10" t="n">
+        <v>0.04919377827210733</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>5826841</v>
-[...2 lines deleted...]
-        <v>0.04525024794738693</v>
+        <v>5142419</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.06430689525688202</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>561-107676</t>
+          <t>561-107581</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>6107855</v>
+        <v>5506420</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>164721</v>
+        <v>161479</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>5069520</v>
+        <v>4680457</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>37.08</v>
+        <v>34.1</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>6107855</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5185144</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0.06196086357485925</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>5932429</v>
-[...2 lines deleted...]
-        <v>0.02957068681310809</v>
+        <v>5185144</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0.06196086357485925</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>561-107431</t>
+          <t>561-107564</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>8862613</v>
+        <v>6048184</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>150776</v>
+        <v>162936</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8330856</v>
+        <v>5322402</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>58.78</v>
+        <v>37.12</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>8862613</v>
+        <v>6048184</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>8862613</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5869526</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0.03043823300211976</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>561-107417</t>
+          <t>561-107573</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>9449776</v>
+        <v>6090499</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>148488</v>
+        <v>162370</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>8882789</v>
+        <v>5359639</v>
       </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>63.64</v>
+        <v>37.51</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>9449776</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6090507</v>
+      </c>
+      <c r="M13" s="11" t="n">
+        <v>-1.313519547715814e-06</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>9449776</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6090507</v>
+      </c>
+      <c r="O13" s="11" t="n">
+        <v>-1.313519547715814e-06</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1382,1049 +1388,1051 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>561-107423</t>
-[...3 lines deleted...]
-      <c r="C4" s="2" t="n"/>
+          <t>561-107387</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46221</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>3441070</v>
+        <v>3390640</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>165675</v>
+        <v>163247</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>2856088</v>
+        <v>2814231</v>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>20.77</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>3441070</v>
+        <v>3390640</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>3441070</v>
+        <v>3390640</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R4" s="2" t="n"/>
+      <c r="R4" s="9" t="n">
+        <v>46206</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>561-107658</t>
-[...9 lines deleted...]
-      </c>
+          <t>561-107669</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr"/>
+      <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>3580219</v>
+        <v>3813241</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>154120</v>
+        <v>164152</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>2971582</v>
+        <v>3164990</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>23.23</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>3580219</v>
+        <v>3813241</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>3580219</v>
+        <v>3813241</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R5" s="2" t="n"/>
+      <c r="R5" s="9" t="n">
+        <v>46218</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>561-107680</t>
+          <t>561-107670</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>3735640</v>
+        <v>3839506</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>160811</v>
+        <v>164152</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>3100581</v>
+        <v>3186790</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>23.23</v>
+        <v>23.39</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>3735640</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3690334</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>0.04042235743431354</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>3735640</v>
+        <v>3839506</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R6" s="2" t="n"/>
+      <c r="R6" s="9" t="n">
+        <v>46206</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>561-107681</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3756200</v>
+        <v>3905351</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>160590</v>
+        <v>166967</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>3117646</v>
+        <v>3241441</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>23.39</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>3756200</v>
       </c>
-      <c r="O7" s="8" t="n">
-        <v>0</v>
+      <c r="O7" s="10" t="n">
+        <v>0.03970794952345456</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>3756200</v>
       </c>
-      <c r="Q7" s="8" t="n">
-        <v>0</v>
+      <c r="Q7" s="10" t="n">
+        <v>0.03970794952345456</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>561-107673</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>4058231</v>
+        <v>4214295</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>156628</v>
+        <v>162651</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>3368332</v>
+        <v>3497865</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>25.91</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
         <v>4058231</v>
       </c>
-      <c r="O8" s="8" t="n">
-        <v>0</v>
+      <c r="O8" s="10" t="n">
+        <v>0.038456164767358</v>
       </c>
       <c r="P8" s="6" t="n">
         <v>4058231</v>
       </c>
-      <c r="Q8" s="8" t="n">
-        <v>0</v>
+      <c r="Q8" s="10" t="n">
+        <v>0.038456164767358</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>561-107391</t>
-[...9 lines deleted...]
-      </c>
+          <t>561-78580</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>4771380</v>
+        <v>4261459</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>156490</v>
+        <v>162651</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>4055673</v>
+        <v>3537011</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>30.49</v>
+        <v>26.2</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>Сдан</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr"/>
       <c r="N9" s="6" t="n">
-        <v>4771380</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4163336</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0.023568359603933</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>4771380</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4163336</v>
+      </c>
+      <c r="Q9" s="10" t="n">
+        <v>0.023568359603933</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>561-107568</t>
+          <t>561-107684</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>5052655</v>
+        <v>4285956</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>150064</v>
+        <v>165417</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>4294757</v>
+        <v>3557343</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>33.67</v>
+        <v>25.91</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>5052655</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4129899</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.03778712263907665</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>5052655</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4129899</v>
+      </c>
+      <c r="Q10" s="10" t="n">
+        <v>0.03778712263907665</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>561-107570</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>561-107391</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="9" t="n">
+        <v>46156</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>5126242</v>
+        <v>4771380</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>149062</v>
+        <v>156490</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>4357306</v>
+        <v>4055673</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>34.39</v>
+        <v>30.49</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>5126242</v>
+        <v>4771380</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>5126242</v>
+        <v>4771380</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>561-107552</t>
-[...9 lines deleted...]
-      </c>
+          <t>561-107580</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>5723213</v>
+        <v>5473112</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>154181</v>
+        <v>162552</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>4750267</v>
+        <v>4652145</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>37.12</v>
+        <v>33.67</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>5723213</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5216493</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0.04919377827210733</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>5723213</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5142419</v>
+      </c>
+      <c r="Q12" s="10" t="n">
+        <v>0.06430689525688202</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>561-107573</t>
+          <t>561-107581</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>6090507</v>
+        <v>5506420</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>162370</v>
+        <v>161479</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>5359646</v>
+        <v>4680457</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>37.51</v>
+        <v>34.1</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>6090507</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5185144</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0.06196086357485925</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>5826841</v>
-[...2 lines deleted...]
-        <v>0.04525024794738693</v>
+        <v>5185144</v>
+      </c>
+      <c r="Q13" s="10" t="n">
+        <v>0.06196086357485925</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>561-107676</t>
-[...3 lines deleted...]
-      <c r="C14" s="2" t="n"/>
+          <t>561-107552</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C14" s="9" t="n">
+        <v>46131</v>
+      </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>6107855</v>
+        <v>5723213</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>164721</v>
+        <v>154181</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>5069520</v>
+        <v>4750267</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>37.08</v>
+        <v>37.12</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>6107855</v>
+        <v>5723213</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>5932429</v>
-[...2 lines deleted...]
-        <v>0.02957068681310809</v>
+        <v>5723213</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>561-107429</t>
-[...9 lines deleted...]
-      </c>
+          <t>561-107564</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>8395529</v>
+        <v>6048184</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>145857</v>
+        <v>162936</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>7891797</v>
+        <v>5322402</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>57.56</v>
+        <v>37.12</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>8395529</v>
+        <v>6048184</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>8395529</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5869526</v>
+      </c>
+      <c r="Q15" s="10" t="n">
+        <v>0.03043823300211976</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>561-107431</t>
+          <t>561-107573</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>8862613</v>
+        <v>6090499</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>150776</v>
+        <v>162370</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>8330856</v>
+        <v>5359639</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>58.78</v>
+        <v>37.51</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2026-06</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>8862613</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6090507</v>
+      </c>
+      <c r="O16" s="11" t="n">
+        <v>-1.313519547715814e-06</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>8862613</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6090507</v>
+      </c>
+      <c r="Q16" s="11" t="n">
+        <v>-1.313519547715814e-06</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>561-107417</t>
-[...3 lines deleted...]
-      <c r="C17" s="2" t="n"/>
+          <t>561-107429</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C17" s="9" t="n">
+        <v>46159</v>
+      </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>9449776</v>
+        <v>8395529</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>148488</v>
+        <v>145857</v>
       </c>
       <c r="G17" s="6" t="n">
-        <v>8882789</v>
+        <v>7891797</v>
       </c>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>63.64</v>
+        <v>57.56</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>9449776</v>
+        <v>8395529</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>9449776</v>
+        <v>8395529</v>
       </c>
       <c r="Q17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>561-78573</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C18" s="10" t="n">
+      <c r="C18" s="9" t="n">
         <v>46170</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>11579204</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>159208</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>10421284</v>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
         <v>72.73</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>7</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr"/>
       <c r="N18" s="6" t="n">
         <v>11579204</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
         <v>11579204</v>
       </c>
       <c r="Q18" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R18" s="10" t="n">
+      <c r="R18" s="9" t="n">
         <v>46141</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="11" t="inlineStr">
+      <c r="A1" s="12" t="inlineStr">
         <is>
           <t>Застройщик</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Аквилон</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="11" t="inlineStr">
+      <c r="A2" s="12" t="inlineStr">
         <is>
           <t>Название ЖК</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Аквилон ЛИСТВА</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="11" t="inlineStr">
+      <c r="A3" s="12" t="inlineStr">
         <is>
           <t>Город</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Северодвинск</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="11" t="inlineStr">
+      <c r="A4" s="12" t="inlineStr">
         <is>
           <t>Класс жилья</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Комфорт</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="11" t="inlineStr">
+      <c r="A5" s="12" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="11" t="inlineStr">
+      <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="11" t="inlineStr">
+      <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>78.2% (223 из 285)</t>
+          <t>84.2% (240 из 285)</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="11" t="inlineStr">
-[...1 lines deleted...]
-          <t>Продажи в мае по ДДУ</t>
+      <c r="A8" s="12" t="inlineStr">
+        <is>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>