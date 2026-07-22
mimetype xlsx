--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -512,51 +512,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Мангазея · Интонация · Москва · Актуальный прайс-лист на 07.06.2026</t>
+          <t>Мангазея · Интонация · Москва · Актуальный прайс-лист на 22.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -652,149 +652,153 @@
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>575-208b5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>671548</v>
       </c>
-      <c r="E4" s="2" t="n"/>
+      <c r="E4" s="6" t="n">
+        <v>59774503</v>
+      </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>98.90000000000001</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>21</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>21</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>575-188b5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>666114</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>78531509</v>
+        <v>74398272</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>124.1</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>20</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>21</v>
       </c>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>575-4a8c5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
         <v>84685561</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>655461</v>
       </c>
-      <c r="E6" s="2" t="n"/>
+      <c r="E6" s="6" t="n">
+        <v>76217004</v>
+      </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>129.2</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>21</v>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
         <v>84685561</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
         <v>84685561</v>
       </c>
@@ -1051,153 +1055,157 @@
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>575-208b5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>671548</v>
       </c>
-      <c r="G5" s="2" t="n"/>
+      <c r="G5" s="6" t="n">
+        <v>59774503</v>
+      </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>98.90000000000001</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>21</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>21</v>
       </c>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>575-188b5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>666114</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>78531509</v>
+        <v>74398272</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>124.1</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>575-4a8c5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>84685561</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>655461</v>
       </c>
-      <c r="G7" s="2" t="n"/>
+      <c r="G7" s="6" t="n">
+        <v>76217004</v>
+      </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>129.2</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>84685561</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>84685561</v>
       </c>
@@ -1296,49 +1304,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>