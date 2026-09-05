--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/intonatsiya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/208b5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/188b5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a8c5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId4" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/intonatsiya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/208b5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/intonatsiya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/fa895aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/208b5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/188b5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a8c5aef-ab55-eb11-9451-00505690da17" TargetMode="External" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Мангазея · Интонация · Москва · Актуальный прайс-лист на 22.07.2026</t>
+          <t>Мангазея · Интонация · Москва · Актуальный прайс-лист на 05.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -685,163 +685,59 @@
         <v>21</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>21</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
-    <row r="5">
-[...100 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A3:P6">
-[...1 lines deleted...]
-      <sortCondition descending="0" ref="C4:C6"/>
+  <autoFilter ref="A3:P4">
+    <sortState ref="A3:P4">
+      <sortCondition descending="0" ref="C4:C4"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:R7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
@@ -1094,117 +990,129 @@
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>66416115</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>575-188b5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr"/>
-      <c r="C6" s="2" t="n"/>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C6" s="9" t="n">
+        <v>46238</v>
+      </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>666114</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>74398272</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>124.1</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
         <v>82664747</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>575-4a8c5aef-ab55-eb11-9451-00505690da17</t>
         </is>
       </c>
-      <c r="B7" s="2" t="inlineStr"/>
-      <c r="C7" s="2" t="n"/>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C7" s="9" t="n">
+        <v>46261</v>
+      </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>84685561</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>655461</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>76217004</v>
+        <v>71982726</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>129.2</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>84685561</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>84685561</v>
@@ -1304,49 +1212,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>