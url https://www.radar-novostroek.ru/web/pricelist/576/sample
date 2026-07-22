--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -22,139 +22,133 @@
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
-    <font>
-[...1 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3976dd6e-5e07-4247-a053-9b9aa2c66afc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/57178ce9-61ee-4ba9-a41e-7e5236436ff4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/07a58c9c-e868-42f5-b374-b2c0fb42713a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/78134a00-2904-4589-9b52-0be926bfb29f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/6788b5be-e17f-41f9-ae7a-4f1eb26b3bbf" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9bd18fb4-f198-4452-85a9-8dda79d68728" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e9375c80-ac6d-4b18-b952-c6b3800f3e59" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/05e9e08a-5ecb-4a48-bcaa-13f82a27a769" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7cacb532-3812-4979-a6a5-594947429e40" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/f4b39e4f-f7de-4d9a-90ec-8a7d21caf856" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/82602130-4323-4ea0-950c-d241a8a50baa" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e7527038-bca2-464f-847d-19806d50debc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76281768-d3f3-41f5-887a-b6b6e7166f91" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/69ad937c-c6be-4fb5-8282-6889e8551d69" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9e6c14c4-c773-4392-b93d-d27b3255579e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3bfd1818-ab7b-434e-b876-7fb01ce5641c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/54289a10-ff73-4f42-829a-8564599f0a78" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/98d70e2e-1834-483c-8648-e62d3e63a66f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/588ec84e-07e6-4b54-bb34-965c1377324f" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3976dd6e-5e07-4247-a053-9b9aa2c66afc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/57178ce9-61ee-4ba9-a41e-7e5236436ff4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/25445298-98a6-471d-baef-91c5a5d947a7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/07a58c9c-e868-42f5-b374-b2c0fb42713a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/18dbef3d-8bcc-48cd-82b3-8470e3211ee7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/78134a00-2904-4589-9b52-0be926bfb29f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/6788b5be-e17f-41f9-ae7a-4f1eb26b3bbf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9bd18fb4-f198-4452-85a9-8dda79d68728" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b254b54b-bf66-408d-8d7e-f5652e18d7f0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e9375c80-ac6d-4b18-b952-c6b3800f3e59" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/05e9e08a-5ecb-4a48-bcaa-13f82a27a769" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7de0dbdb-b24f-408b-ab71-c22a3573c526" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7cacb532-3812-4979-a6a5-594947429e40" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/f4b39e4f-f7de-4d9a-90ec-8a7d21caf856" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9eb01ff6-bf3e-44b7-8231-e0e044352017" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3976dd6e-5e07-4247-a053-9b9aa2c66afc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/82602130-4323-4ea0-950c-d241a8a50baa" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e7527038-bca2-464f-847d-19806d50debc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76281768-d3f3-41f5-887a-b6b6e7166f91" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/69ad937c-c6be-4fb5-8282-6889e8551d69" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/0f872abc-73f5-411d-b0ac-d19e899295dc" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9e6c14c4-c773-4392-b93d-d27b3255579e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b254b54b-bf66-408d-8d7e-f5652e18d7f0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3bfd1818-ab7b-434e-b876-7fb01ce5641c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/54289a10-ff73-4f42-829a-8564599f0a78" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2a8bdb30-d380-48a3-8fe7-73a080fcdd1e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/98d70e2e-1834-483c-8648-e62d3e63a66f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7de0dbdb-b24f-408b-ab71-c22a3573c526" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/588ec84e-07e6-4b54-bb34-965c1377324f" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Мангазея · АУРА · Москва · Актуальный прайс-лист на 07.06.2026</t>
+          <t>Мангазея · АУРА · Москва · Актуальный прайс-лист на 22.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,572 +638,596 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>576-3976dd6e-5e07-4247-a053-9b9aa2c66afc</t>
+          <t>576-82602130-4323-4ea0-950c-d241a8a50baa</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>22756030</v>
+        <v>23809130</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>804100</v>
+        <v>847300</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>28.3</v>
+        <v>28.1</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>22266440</v>
+        <v>23809130</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.02198779867819014</v>
+        <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>22266440</v>
+        <v>23809130</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.02198779867819014</v>
+        <v>0</v>
       </c>
       <c r="P4" s="9" t="n">
-        <v>46143</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>576-57178ce9-61ee-4ba9-a41e-7e5236436ff4</t>
+          <t>576-e7527038-bca2-464f-847d-19806d50debc</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>23576730</v>
+        <v>24196910</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>833100</v>
+        <v>861100</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>28.3</v>
+        <v>28.1</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>23067330</v>
+        <v>24196910</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.02208317997791682</v>
+        <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23067330</v>
+        <v>24196910</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.02208317997791682</v>
+        <v>0</v>
       </c>
       <c r="P5" s="9" t="n">
-        <v>46143</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>576-07a58c9c-e868-42f5-b374-b2c0fb42713a</t>
+          <t>576-bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>25240320</v>
+        <v>25892680</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>751200</v>
+        <v>779900</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>33.6</v>
+        <v>33.2</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>24699360</v>
+        <v>25892680</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.0219017820704666</v>
+        <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>24699360</v>
+        <v>25892680</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.0219017820704666</v>
+        <v>0</v>
       </c>
       <c r="P6" s="9" t="n">
-        <v>46143</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>576-78134a00-2904-4589-9b52-0be926bfb29f</t>
+          <t>576-76281768-d3f3-41f5-887a-b6b6e7166f91</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>30425710</v>
+        <v>27000190</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>736700</v>
-[...1 lines deleted...]
-      <c r="E7" s="2" t="n"/>
+        <v>735700</v>
+      </c>
+      <c r="E7" s="6" t="n">
+        <v>24840174</v>
+      </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>41.3</v>
+        <v>36.7</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>29389080</v>
+        <v>27000190</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.03527262507026419</v>
+        <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>29389080</v>
+        <v>27000190</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.03527262507026419</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>576-6788b5be-e17f-41f9-ae7a-4f1eb26b3bbf</t>
+          <t>576-69ad937c-c6be-4fb5-8282-6889e8551d69</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>30611080</v>
+        <v>27582720</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>757700</v>
-[...1 lines deleted...]
-      <c r="E8" s="2" t="n"/>
+        <v>718300</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>25376102</v>
+      </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>40.4</v>
+        <v>38.4</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>29568760</v>
+        <v>27582720</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.03525071731110808</v>
+        <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>29568760</v>
+        <v>27582720</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.03525071731110808</v>
-[...1 lines deleted...]
-      <c r="P8" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>576-9bd18fb4-f198-4452-85a9-8dda79d68728</t>
+          <t>576-9e6c14c4-c773-4392-b93d-d27b3255579e</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>30788450</v>
+        <v>28127930</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>799700</v>
-[...1 lines deleted...]
-      <c r="E9" s="2" t="n"/>
+        <v>754100</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>25877695</v>
+      </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>38.5</v>
+        <v>37.3</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>29741250</v>
+        <v>28127930</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.03521035598705501</v>
+        <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>29741250</v>
+        <v>28127930</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.03521035598705501</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>576-e9375c80-ac6d-4b18-b952-c6b3800f3e59</t>
+          <t>576-3bfd1818-ab7b-434e-b876-7fb01ce5641c</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>42536440</v>
+        <v>41665870</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>737200</v>
-[...1 lines deleted...]
-      <c r="E10" s="2" t="n"/>
+        <v>729700</v>
+      </c>
+      <c r="E10" s="6" t="n">
+        <v>36665965</v>
+      </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>57.7</v>
+        <v>57.1</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>41122790</v>
+        <v>41665870</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.03437631542023292</v>
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>41122790</v>
+        <v>41665870</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.03437631542023292</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>576-05e9e08a-5ecb-4a48-bcaa-13f82a27a769</t>
+          <t>576-54289a10-ff73-4f42-829a-8564599f0a78</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>42692230</v>
+        <v>42167160</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>739900</v>
-[...1 lines deleted...]
-      <c r="E11" s="2" t="n"/>
+        <v>730800</v>
+      </c>
+      <c r="E11" s="6" t="n">
+        <v>37107100</v>
+      </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>57.7</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>41272810</v>
+        <v>42167160</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.03439116454634419</v>
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>41272810</v>
+        <v>42167160</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.03439116454634419</v>
-[...1 lines deleted...]
-      <c r="P11" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>576-7cacb532-3812-4979-a6a5-594947429e40</t>
+          <t>576-98d70e2e-1834-483c-8648-e62d3e63a66f</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>57883300</v>
+        <v>54955080</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>671500</v>
+        <v>625200</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>86.2</v>
+        <v>87.90000000000001</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Корпус Б</t>
+          <t>Корпус А</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>56305840</v>
+        <v>54955080</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.02801592161665646</v>
+        <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>56305840</v>
+        <v>54955080</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.02801592161665646</v>
-[...1 lines deleted...]
-      <c r="P12" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="9" t="n">
+        <v>46214</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>576-f4b39e4f-f7de-4d9a-90ec-8a7d21caf856</t>
+          <t>576-588ec84e-07e6-4b54-bb34-965c1377324f</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>58258860</v>
+        <v>58622400</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>679800</v>
+        <v>678500</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>85.7</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>56664840</v>
+        <v>58622400</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.02813067150635209</v>
+        <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>56664840</v>
+        <v>58622400</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.02813067150635209</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="9" t="n">
+        <v>46205</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1371,1026 +1389,1054 @@
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>576-3976dd6e-5e07-4247-a053-9b9aa2c66afc</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr"/>
-      <c r="C4" s="2" t="n"/>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46205</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>22756030</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>804100</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>28.3</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>11</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>22266440</v>
+        <v>22756030</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.02198779867819014</v>
+        <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>22266440</v>
+        <v>22756030</v>
       </c>
       <c r="Q4" s="8" t="n">
-        <v>0.02198779867819014</v>
+        <v>0</v>
       </c>
       <c r="R4" s="9" t="n">
         <v>46143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>576-57178ce9-61ee-4ba9-a41e-7e5236436ff4</t>
+          <t>576-82602130-4323-4ea0-950c-d241a8a50baa</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>23576730</v>
+        <v>23809130</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>833100</v>
+        <v>847300</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>28.3</v>
+        <v>28.1</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23067330</v>
+        <v>23809130</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.02208317997791682</v>
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>23067330</v>
+        <v>23809130</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.02208317997791682</v>
+        <v>0</v>
       </c>
       <c r="R5" s="9" t="n">
-        <v>46143</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>576-25445298-98a6-471d-baef-91c5a5d947a7</t>
-[...9 lines deleted...]
-      </c>
+          <t>576-e7527038-bca2-464f-847d-19806d50debc</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>25099560</v>
+        <v>24196910</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>740400</v>
+        <v>861100</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>33.9</v>
+        <v>28.1</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>25099560</v>
-[...1 lines deleted...]
-      <c r="O6" s="10" t="n">
+        <v>24196910</v>
+      </c>
+      <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>25099560</v>
-[...1 lines deleted...]
-      <c r="Q6" s="10" t="n">
+        <v>24196910</v>
+      </c>
+      <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="9" t="n">
-        <v>46143</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>576-07a58c9c-e868-42f5-b374-b2c0fb42713a</t>
+          <t>576-bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>25240320</v>
+        <v>25892680</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>751200</v>
+        <v>779900</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>33.6</v>
+        <v>33.2</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>24699360</v>
+        <v>25892680</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.0219017820704666</v>
+        <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>24699360</v>
+        <v>25892680</v>
       </c>
       <c r="Q7" s="8" t="n">
-        <v>0.0219017820704666</v>
+        <v>0</v>
       </c>
       <c r="R7" s="9" t="n">
-        <v>46143</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>576-18dbef3d-8bcc-48cd-82b3-8470e3211ee7</t>
-[...9 lines deleted...]
-      </c>
+          <t>576-76281768-d3f3-41f5-887a-b6b6e7166f91</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr"/>
+      <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>28391250</v>
+        <v>27000190</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>757100</v>
-[...1 lines deleted...]
-      <c r="G8" s="2" t="n"/>
+        <v>735700</v>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>24840174</v>
+      </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>37.5</v>
+        <v>36.7</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>28391250</v>
-[...1 lines deleted...]
-      <c r="O8" s="10" t="n">
+        <v>27000190</v>
+      </c>
+      <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>28391250</v>
-[...4 lines deleted...]
-      <c r="R8" s="2" t="n"/>
+        <v>27000190</v>
+      </c>
+      <c r="Q8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>576-78134a00-2904-4589-9b52-0be926bfb29f</t>
+          <t>576-69ad937c-c6be-4fb5-8282-6889e8551d69</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>30425710</v>
+        <v>27582720</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>736700</v>
-[...1 lines deleted...]
-      <c r="G9" s="2" t="n"/>
+        <v>718300</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>25376102</v>
+      </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>41.3</v>
+        <v>38.4</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Корпус Б</t>
+          <t>Корпус А</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>29389080</v>
+        <v>27582720</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.03527262507026419</v>
+        <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>29389080</v>
+        <v>27582720</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0.03527262507026419</v>
-[...1 lines deleted...]
-      <c r="R9" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R9" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>576-6788b5be-e17f-41f9-ae7a-4f1eb26b3bbf</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>576-0f872abc-73f5-411d-b0ac-d19e899295dc</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>46220</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>30611080</v>
+        <v>27649180</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>757700</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="n"/>
+        <v>733400</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>25437245</v>
+      </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>40.4</v>
+        <v>37.7</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>29568760</v>
+        <v>27649180</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.03525071731110808</v>
+        <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>29568760</v>
+        <v>27649180</v>
       </c>
       <c r="Q10" s="8" t="n">
-        <v>0.03525071731110808</v>
-[...1 lines deleted...]
-      <c r="R10" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R10" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>576-9bd18fb4-f198-4452-85a9-8dda79d68728</t>
+          <t>576-9e6c14c4-c773-4392-b93d-d27b3255579e</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>30788450</v>
+        <v>28127930</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>799700</v>
-[...1 lines deleted...]
-      <c r="G11" s="2" t="n"/>
+        <v>754100</v>
+      </c>
+      <c r="G11" s="6" t="n">
+        <v>25877695</v>
+      </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>38.5</v>
+        <v>37.3</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>29741250</v>
+        <v>28127930</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.03521035598705501</v>
+        <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>29741250</v>
+        <v>28127930</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.03521035598705501</v>
-[...1 lines deleted...]
-      <c r="R11" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R11" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>576-b254b54b-bf66-408d-8d7e-f5652e18d7f0</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
         <v>46166</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>39599560</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>692300</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>57.2</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>23</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
         <v>39599560</v>
       </c>
-      <c r="O12" s="10" t="n">
+      <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
         <v>39599560</v>
       </c>
-      <c r="Q12" s="10" t="n">
+      <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>576-e9375c80-ac6d-4b18-b952-c6b3800f3e59</t>
+          <t>576-3bfd1818-ab7b-434e-b876-7fb01ce5641c</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>42536440</v>
+        <v>41665870</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>737200</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="n"/>
+        <v>729700</v>
+      </c>
+      <c r="G13" s="6" t="n">
+        <v>36665965</v>
+      </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>57.7</v>
+        <v>57.1</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>41122790</v>
+        <v>41665870</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.03437631542023292</v>
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>41122790</v>
+        <v>41665870</v>
       </c>
       <c r="Q13" s="8" t="n">
-        <v>0.03437631542023292</v>
-[...1 lines deleted...]
-      <c r="R13" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R13" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>576-05e9e08a-5ecb-4a48-bcaa-13f82a27a769</t>
+          <t>576-54289a10-ff73-4f42-829a-8564599f0a78</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>42692230</v>
+        <v>42167160</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>739900</v>
-[...1 lines deleted...]
-      <c r="G14" s="2" t="n"/>
+        <v>730800</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>37107100</v>
+      </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>57.7</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>41272810</v>
+        <v>42167160</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.03439116454634419</v>
+        <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>41272810</v>
+        <v>42167160</v>
       </c>
       <c r="Q14" s="8" t="n">
-        <v>0.03439116454634419</v>
-[...1 lines deleted...]
-      <c r="R14" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R14" s="9" t="n">
+        <v>46211</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>576-7de0dbdb-b24f-408b-ab71-c22a3573c526</t>
+          <t>576-2a8bdb30-d380-48a3-8fe7-73a080fcdd1e</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C15" s="9" t="n">
-        <v>46176</v>
+        <v>46205</v>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>57811500</v>
+        <v>46988760</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>664500</v>
+        <v>695100</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>87</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>56236800</v>
+        <v>46988760</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0.02800123762376238</v>
+        <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>56236800</v>
+        <v>46988760</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0.02800123762376238</v>
+        <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>576-7cacb532-3812-4979-a6a5-594947429e40</t>
+          <t>576-98d70e2e-1834-483c-8648-e62d3e63a66f</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>57883300</v>
+        <v>54955080</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>671500</v>
+        <v>625200</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>86.2</v>
+        <v>87.90000000000001</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>Корпус Б</t>
+          <t>Корпус А</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>56305840</v>
+        <v>54955080</v>
       </c>
       <c r="O16" s="8" t="n">
-        <v>0.02801592161665646</v>
+        <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>56305840</v>
+        <v>54955080</v>
       </c>
       <c r="Q16" s="8" t="n">
-        <v>0.02801592161665646</v>
-[...1 lines deleted...]
-      <c r="R16" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R16" s="9" t="n">
+        <v>46214</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>576-f4b39e4f-f7de-4d9a-90ec-8a7d21caf856</t>
-[...3 lines deleted...]
-      <c r="C17" s="2" t="n"/>
+          <t>576-7de0dbdb-b24f-408b-ab71-c22a3573c526</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C17" s="9" t="n">
+        <v>46176</v>
+      </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>58258860</v>
+        <v>57811500</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>679800</v>
+        <v>664500</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>85.7</v>
+        <v>87</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>56664840</v>
+        <v>57811500</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0.02813067150635209</v>
+        <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>56664840</v>
+        <v>57811500</v>
       </c>
       <c r="Q17" s="8" t="n">
-        <v>0.02813067150635209</v>
+        <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>576-9eb01ff6-bf3e-44b7-8231-e0e044352017</t>
-[...9 lines deleted...]
-      </c>
+          <t>576-588ec84e-07e6-4b54-bb34-965c1377324f</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr"/>
+      <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>68265360</v>
+        <v>58622400</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>642800</v>
+        <v>678500</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>106.2</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>66799800</v>
+        <v>58622400</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>0.021939586645469</v>
+        <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>66799800</v>
+        <v>58622400</v>
       </c>
       <c r="Q18" s="8" t="n">
-        <v>0.021939586645469</v>
-[...1 lines deleted...]
-      <c r="R18" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R18" s="9" t="n">
+        <v>46205</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="11" t="inlineStr">
+      <c r="A1" s="10" t="inlineStr">
         <is>
           <t>Застройщик</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Мангазея</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="11" t="inlineStr">
+      <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Название ЖК</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>АУРА</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="11" t="inlineStr">
+      <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Город</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="11" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Класс жилья</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Элитный</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="11" t="inlineStr">
+      <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Другое</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="11" t="inlineStr">
+      <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="11" t="inlineStr">
+      <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>22.4% (205 из 916)</t>
+          <t>24.3% (223 из 916)</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="11" t="inlineStr">
-[...1 lines deleted...]
-          <t>Продажи в мае по ДДУ</t>
+      <c r="A8" s="10" t="inlineStr">
+        <is>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>