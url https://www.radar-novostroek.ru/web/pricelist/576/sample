--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -22,133 +22,139 @@
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
+    <font>
+      <color rgb="00DC2626"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -470,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/82602130-4323-4ea0-950c-d241a8a50baa" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e7527038-bca2-464f-847d-19806d50debc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76281768-d3f3-41f5-887a-b6b6e7166f91" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/69ad937c-c6be-4fb5-8282-6889e8551d69" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9e6c14c4-c773-4392-b93d-d27b3255579e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3bfd1818-ab7b-434e-b876-7fb01ce5641c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/54289a10-ff73-4f42-829a-8564599f0a78" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/98d70e2e-1834-483c-8648-e62d3e63a66f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/588ec84e-07e6-4b54-bb34-965c1377324f" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/d676b3ec-63e0-4df7-9b5c-4a7d3a986689" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/82602130-4323-4ea0-950c-d241a8a50baa" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e7527038-bca2-464f-847d-19806d50debc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4cb5cc5a-8ab2-4dac-b740-241b25fd04c6" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2cde96ee-ef7f-45dc-8ca8-e52541cd8fee" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/a92e5fa6-9d91-4690-bc11-10ad5a274c16" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/54289a10-ff73-4f42-829a-8564599f0a78" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/118c622e-08a1-4b3b-a79f-5885c1f27327" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/98d70e2e-1834-483c-8648-e62d3e63a66f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/588ec84e-07e6-4b54-bb34-965c1377324f" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3976dd6e-5e07-4247-a053-9b9aa2c66afc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/82602130-4323-4ea0-950c-d241a8a50baa" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e7527038-bca2-464f-847d-19806d50debc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76281768-d3f3-41f5-887a-b6b6e7166f91" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/69ad937c-c6be-4fb5-8282-6889e8551d69" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/0f872abc-73f5-411d-b0ac-d19e899295dc" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9e6c14c4-c773-4392-b93d-d27b3255579e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b254b54b-bf66-408d-8d7e-f5652e18d7f0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3bfd1818-ab7b-434e-b876-7fb01ce5641c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/54289a10-ff73-4f42-829a-8564599f0a78" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2a8bdb30-d380-48a3-8fe7-73a080fcdd1e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/98d70e2e-1834-483c-8648-e62d3e63a66f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7de0dbdb-b24f-408b-ab71-c22a3573c526" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/588ec84e-07e6-4b54-bb34-965c1377324f" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/aura" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/3976dd6e-5e07-4247-a053-9b9aa2c66afc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/d676b3ec-63e0-4df7-9b5c-4a7d3a986689" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/82602130-4323-4ea0-950c-d241a8a50baa" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e7527038-bca2-464f-847d-19806d50debc" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76281768-d3f3-41f5-887a-b6b6e7166f91" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4cb5cc5a-8ab2-4dac-b740-241b25fd04c6" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2cde96ee-ef7f-45dc-8ca8-e52541cd8fee" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/a92e5fa6-9d91-4690-bc11-10ad5a274c16" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b254b54b-bf66-408d-8d7e-f5652e18d7f0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/54289a10-ff73-4f42-829a-8564599f0a78" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/118c622e-08a1-4b3b-a79f-5885c1f27327" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/67fc31a4-4046-4970-8b41-b8392480fa4e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/98d70e2e-1834-483c-8648-e62d3e63a66f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7de0dbdb-b24f-408b-ab71-c22a3573c526" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/588ec84e-07e6-4b54-bb34-965c1377324f" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Мангазея · АУРА · Москва · Актуальный прайс-лист на 22.07.2026</t>
+          <t>Мангазея · АУРА · Москва · Актуальный прайс-лист на 06.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -638,592 +644,586 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>576-82602130-4323-4ea0-950c-d241a8a50baa</t>
+          <t>576-d676b3ec-63e0-4df7-9b5c-4a7d3a986689</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>23809130</v>
+        <v>24207820</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>847300</v>
+        <v>855400</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>28.1</v>
+        <v>28.3</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>23809130</v>
+        <v>24207820</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>23809130</v>
+        <v>24207820</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="9" t="n">
-        <v>46214</v>
+        <v>46267</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>576-e7527038-bca2-464f-847d-19806d50debc</t>
+          <t>576-82602130-4323-4ea0-950c-d241a8a50baa</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>24196910</v>
+        <v>24334600</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>861100</v>
+        <v>866000</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>28.1</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>24196910</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24092940</v>
+      </c>
+      <c r="M5" s="10" t="n">
+        <v>0.01003032423606252</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>24196910</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24092940</v>
+      </c>
+      <c r="O5" s="10" t="n">
+        <v>0.01003032423606252</v>
       </c>
       <c r="P5" s="9" t="n">
-        <v>46205</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>576-bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40</t>
+          <t>576-e7527038-bca2-464f-847d-19806d50debc</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>25892680</v>
+        <v>24733620</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>779900</v>
+        <v>880200</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>33.2</v>
+        <v>28.1</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>25892680</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24489150</v>
+      </c>
+      <c r="M6" s="10" t="n">
+        <v>0.009982788296041309</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>25892680</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24489150</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>0.009982788296041309</v>
       </c>
       <c r="P6" s="9" t="n">
         <v>46205</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>576-76281768-d3f3-41f5-887a-b6b6e7166f91</t>
+          <t>576-4cb5cc5a-8ab2-4dac-b740-241b25fd04c6</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>27000190</v>
+        <v>28485050</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>735700</v>
-[...3 lines deleted...]
-      </c>
+        <v>850300</v>
+      </c>
+      <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>36.7</v>
+        <v>33.5</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус Б</t>
+          <t>Корпус А</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>27000190</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27319250</v>
+      </c>
+      <c r="M7" s="10" t="n">
+        <v>0.04267320662170448</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>27000190</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27319250</v>
+      </c>
+      <c r="O7" s="10" t="n">
+        <v>0.04267320662170448</v>
       </c>
       <c r="P7" s="9" t="n">
-        <v>46211</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>576-69ad937c-c6be-4fb5-8282-6889e8551d69</t>
+          <t>576-2cde96ee-ef7f-45dc-8ca8-e52541cd8fee</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>27582720</v>
+        <v>29367520</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>718300</v>
-[...3 lines deleted...]
-      </c>
+        <v>806800</v>
+      </c>
+      <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>38.4</v>
+        <v>36.4</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>27582720</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29076320</v>
+      </c>
+      <c r="M8" s="10" t="n">
+        <v>0.0100150225338007</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>27582720</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29076320</v>
+      </c>
+      <c r="O8" s="10" t="n">
+        <v>0.0100150225338007</v>
       </c>
       <c r="P8" s="9" t="n">
         <v>46211</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>576-9e6c14c4-c773-4392-b93d-d27b3255579e</t>
+          <t>576-a92e5fa6-9d91-4690-bc11-10ad5a274c16</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>28127930</v>
+        <v>29649840</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>754100</v>
-[...3 lines deleted...]
-      </c>
+        <v>816800</v>
+      </c>
+      <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>37.3</v>
+        <v>36.3</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>28127930</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29355810</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>0.01001607518239149</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>28127930</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29355810</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0.01001607518239149</v>
       </c>
       <c r="P9" s="9" t="n">
-        <v>46211</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>576-3bfd1818-ab7b-434e-b876-7fb01ce5641c</t>
+          <t>576-54289a10-ff73-4f42-829a-8564599f0a78</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>41665870</v>
+        <v>43101900</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>729700</v>
+        <v>747000</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>36665965</v>
+        <v>37929672</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>57.1</v>
+        <v>57.7</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>41665870</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42674920</v>
+      </c>
+      <c r="M10" s="10" t="n">
+        <v>0.01000540832882639</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>41665870</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42674920</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.01000540832882639</v>
       </c>
       <c r="P10" s="9" t="n">
         <v>46211</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>576-54289a10-ff73-4f42-829a-8564599f0a78</t>
+          <t>576-118c622e-08a1-4b3b-a79f-5885c1f27327</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>42167160</v>
+        <v>43609660</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>730800</v>
-[...3 lines deleted...]
-      </c>
+        <v>755800</v>
+      </c>
+      <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>57.7</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>42167160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43176910</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0.01002271816116531</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>42167160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43176910</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0.01002271816116531</v>
       </c>
       <c r="P11" s="9" t="n">
-        <v>46211</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>576-98d70e2e-1834-483c-8648-e62d3e63a66f</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>54955080</v>
+        <v>56168100</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>625200</v>
+        <v>639000</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>87.90000000000001</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>41</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>54955080</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55614330</v>
+      </c>
+      <c r="M12" s="10" t="n">
+        <v>0.009957325746799431</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>54955080</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55614330</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0.009957325746799431</v>
       </c>
       <c r="P12" s="9" t="n">
         <v>46214</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>576-588ec84e-07e6-4b54-bb34-965c1377324f</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>58622400</v>
+        <v>59918400</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>678500</v>
-[...1 lines deleted...]
-      <c r="E13" s="2" t="n"/>
+        <v>693500</v>
+      </c>
+      <c r="E13" s="6" t="n">
+        <v>52728192</v>
+      </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>86.40000000000001</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>25</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>58622400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>59322240</v>
+      </c>
+      <c r="M13" s="10" t="n">
+        <v>0.0100495193708127</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>58622400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>59322240</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0.0100495193708127</v>
       </c>
       <c r="P13" s="9" t="n">
         <v>46205</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
@@ -1448,451 +1448,445 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>22756030</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>22756030</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="9" t="n">
         <v>46143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>576-82602130-4323-4ea0-950c-d241a8a50baa</t>
+          <t>576-d676b3ec-63e0-4df7-9b5c-4a7d3a986689</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>23809130</v>
+        <v>24207820</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>847300</v>
+        <v>855400</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>28.1</v>
+        <v>28.3</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>23809130</v>
+        <v>24207820</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>23809130</v>
+        <v>24207820</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="9" t="n">
-        <v>46214</v>
+        <v>46267</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>576-e7527038-bca2-464f-847d-19806d50debc</t>
+          <t>576-82602130-4323-4ea0-950c-d241a8a50baa</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>24196910</v>
+        <v>24334600</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>861100</v>
+        <v>866000</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>28.1</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>24196910</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24092940</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>0.01003032423606252</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>24196910</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24092940</v>
+      </c>
+      <c r="Q6" s="10" t="n">
+        <v>0.01003032423606252</v>
       </c>
       <c r="R6" s="9" t="n">
-        <v>46205</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>576-bc6f9c96-92ff-4fd2-b7c0-0b411f2b4d40</t>
+          <t>576-e7527038-bca2-464f-847d-19806d50debc</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>25892680</v>
+        <v>24733620</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>779900</v>
+        <v>880200</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>33.2</v>
+        <v>28.1</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="K7" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>25892680</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24489150</v>
+      </c>
+      <c r="O7" s="10" t="n">
+        <v>0.009982788296041309</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>25892680</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24489150</v>
+      </c>
+      <c r="Q7" s="10" t="n">
+        <v>0.009982788296041309</v>
       </c>
       <c r="R7" s="9" t="n">
         <v>46205</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>576-76281768-d3f3-41f5-887a-b6b6e7166f91</t>
         </is>
       </c>
-      <c r="B8" s="2" t="inlineStr"/>
-      <c r="C8" s="2" t="n"/>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C8" s="9" t="n">
+        <v>46254</v>
+      </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>27000190</v>
+        <v>27323150</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>735700</v>
+        <v>744500</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>24840174</v>
+        <v>25137298</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>36.7</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>27000190</v>
+        <v>27323150</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>27000190</v>
+        <v>27323150</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="9" t="n">
         <v>46211</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>576-69ad937c-c6be-4fb5-8282-6889e8551d69</t>
+          <t>576-4cb5cc5a-8ab2-4dac-b740-241b25fd04c6</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>27582720</v>
+        <v>28485050</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>718300</v>
-[...3 lines deleted...]
-      </c>
+        <v>850300</v>
+      </c>
+      <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>38.4</v>
+        <v>33.5</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>27582720</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27319250</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0.04267320662170448</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>27582720</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27319250</v>
+      </c>
+      <c r="Q9" s="10" t="n">
+        <v>0.04267320662170448</v>
       </c>
       <c r="R9" s="9" t="n">
-        <v>46211</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>576-0f872abc-73f5-411d-b0ac-d19e899295dc</t>
-[...9 lines deleted...]
-      </c>
+          <t>576-2cde96ee-ef7f-45dc-8ca8-e52541cd8fee</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>27649180</v>
+        <v>29367520</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>733400</v>
-[...3 lines deleted...]
-      </c>
+        <v>806800</v>
+      </c>
+      <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>37.7</v>
+        <v>36.4</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>27649180</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29076320</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.0100150225338007</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>27649180</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29076320</v>
+      </c>
+      <c r="Q10" s="10" t="n">
+        <v>0.0100150225338007</v>
       </c>
       <c r="R10" s="9" t="n">
         <v>46211</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>576-9e6c14c4-c773-4392-b93d-d27b3255579e</t>
+          <t>576-a92e5fa6-9d91-4690-bc11-10ad5a274c16</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>28127930</v>
+        <v>29649840</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>754100</v>
-[...3 lines deleted...]
-      </c>
+        <v>816800</v>
+      </c>
+      <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>37.3</v>
+        <v>36.3</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус А</t>
+          <t>Корпус Б</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>28127930</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29355810</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0.01001607518239149</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>28127930</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29355810</v>
+      </c>
+      <c r="Q11" s="10" t="n">
+        <v>0.01001607518239149</v>
       </c>
       <c r="R11" s="9" t="n">
-        <v>46211</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>576-b254b54b-bf66-408d-8d7e-f5652e18d7f0</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
         <v>46166</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>39599560</v>
       </c>
       <c r="F12" s="6" t="n">
@@ -1914,274 +1908,272 @@
           <t>2028-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
         <v>39599560</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
         <v>39599560</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>576-3bfd1818-ab7b-434e-b876-7fb01ce5641c</t>
+          <t>576-54289a10-ff73-4f42-829a-8564599f0a78</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>41665870</v>
+        <v>43101900</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>729700</v>
+        <v>747000</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>36665965</v>
+        <v>37929672</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>57.1</v>
+        <v>57.7</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>41665870</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42674920</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0.01000540832882639</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>41665870</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42674920</v>
+      </c>
+      <c r="Q13" s="10" t="n">
+        <v>0.01000540832882639</v>
       </c>
       <c r="R13" s="9" t="n">
         <v>46211</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>576-54289a10-ff73-4f42-829a-8564599f0a78</t>
+          <t>576-118c622e-08a1-4b3b-a79f-5885c1f27327</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>42167160</v>
+        <v>43609660</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>730800</v>
-[...3 lines deleted...]
-      </c>
+        <v>755800</v>
+      </c>
+      <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>57.7</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>42167160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43176910</v>
+      </c>
+      <c r="O14" s="10" t="n">
+        <v>0.01002271816116531</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>42167160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43176910</v>
+      </c>
+      <c r="Q14" s="10" t="n">
+        <v>0.01002271816116531</v>
       </c>
       <c r="R14" s="9" t="n">
-        <v>46211</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>576-2a8bdb30-d380-48a3-8fe7-73a080fcdd1e</t>
+          <t>576-67fc31a4-4046-4970-8b41-b8392480fa4e</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C15" s="9" t="n">
         <v>46205</v>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>46988760</v>
+        <v>43944800</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>695100</v>
+        <v>674000</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>67.59999999999999</v>
+        <v>65.2</v>
       </c>
       <c r="J15" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>46988760</v>
+        <v>43944800</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>46988760</v>
+        <v>43944800</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>576-98d70e2e-1834-483c-8648-e62d3e63a66f</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>54955080</v>
+        <v>56168100</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>625200</v>
+        <v>639000</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>87.90000000000001</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>41</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус А</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>54955080</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55614330</v>
+      </c>
+      <c r="O16" s="10" t="n">
+        <v>0.009957325746799431</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>54955080</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55614330</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0.009957325746799431</v>
       </c>
       <c r="R16" s="9" t="n">
         <v>46214</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>576-7de0dbdb-b24f-408b-ab71-c22a3573c526</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C17" s="9" t="n">
         <v>46176</v>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
@@ -2217,87 +2209,89 @@
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
         <v>57811500</v>
       </c>
       <c r="Q17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>576-588ec84e-07e6-4b54-bb34-965c1377324f</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>58622400</v>
+        <v>59918400</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>678500</v>
-[...1 lines deleted...]
-      <c r="G18" s="2" t="n"/>
+        <v>693500</v>
+      </c>
+      <c r="G18" s="6" t="n">
+        <v>52728192</v>
+      </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
         <v>86.40000000000001</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>25</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>42</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус Б</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>58622400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>59322240</v>
+      </c>
+      <c r="O18" s="10" t="n">
+        <v>0.0100495193708127</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>58622400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>59322240</v>
+      </c>
+      <c r="Q18" s="10" t="n">
+        <v>0.0100495193708127</v>
       </c>
       <c r="R18" s="9" t="n">
         <v>46205</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
@@ -2306,137 +2300,137 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="10" t="inlineStr">
+      <c r="A1" s="11" t="inlineStr">
         <is>
           <t>Застройщик</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Мангазея</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="10" t="inlineStr">
+      <c r="A2" s="11" t="inlineStr">
         <is>
           <t>Название ЖК</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>АУРА</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="10" t="inlineStr">
+      <c r="A3" s="11" t="inlineStr">
         <is>
           <t>Город</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="10" t="inlineStr">
+      <c r="A4" s="11" t="inlineStr">
         <is>
           <t>Класс жилья</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Элитный</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="10" t="inlineStr">
+      <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Другое</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="10" t="inlineStr">
+      <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="10" t="inlineStr">
+      <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>24.3% (223 из 916)</t>
+          <t>25.1% (230 из 916)</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Продажи в июне по ДДУ</t>
+      <c r="A8" s="11" t="inlineStr">
+        <is>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>