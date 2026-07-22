--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -18,52 +18,52 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
@@ -101,57 +101,57 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/70a1a44e-2702-4ec9-97c6-4bb01a3aad06" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/f2b15c77-705c-4d7f-aff9-11407ab23ba0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/725d3d50-00ed-4ef9-8618-f77c3f8b97d7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/53d58626-62a2-4d21-b263-f4f9418ab9f8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/187183d1-d454-4245-b09b-1dd05f548690" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2549446c-bebb-48c3-a6df-f6da43357f73" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/cd5ac034-8a3d-45fa-af81-ce0a6f485171" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a3d834b-0eb6-46a1-a1e8-295b19671230" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/c7d870be-2eda-4517-a37c-69c74d9a1ec6" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9cf0bfb6-9576-45a8-8dea-0b7d39e65851" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/64f1dfdc-2bec-4f9f-98d3-32c76e11497c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2cb73761-2851-422b-9a39-58c7da52cedf" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/6cc3354e-156b-42c0-b47a-4edfafbc29af" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/725d3d50-00ed-4ef9-8618-f77c3f8b97d7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/cd5ac034-8a3d-45fa-af81-ce0a6f485171" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/96b7c496-d1ca-4513-b88b-910defd69bd7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a3d834b-0eb6-46a1-a1e8-295b19671230" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/86a24011-4c81-4d07-bfc0-d23b471a0fee" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/70a1a44e-2702-4ec9-97c6-4bb01a3aad06" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/f2b15c77-705c-4d7f-aff9-11407ab23ba0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/725d3d50-00ed-4ef9-8618-f77c3f8b97d7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/53d58626-62a2-4d21-b263-f4f9418ab9f8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/187183d1-d454-4245-b09b-1dd05f548690" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/a7f16c24-ea97-4825-96ff-35494aabea2d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2549446c-bebb-48c3-a6df-f6da43357f73" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/cd5ac034-8a3d-45fa-af81-ce0a6f485171" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2724e7cd-f99d-478c-b801-23de9f20c1bc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/39e7a833-1317-4b2a-8d46-b2b9f7df1fb5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a3d834b-0eb6-46a1-a1e8-295b19671230" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/d0b62a4a-2061-4289-9168-4cf1cac5c3c9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/c7d870be-2eda-4517-a37c-69c74d9a1ec6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/9cf0bfb6-9576-45a8-8dea-0b7d39e65851" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/64f1dfdc-2bec-4f9f-98d3-32c76e11497c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/70a1a44e-2702-4ec9-97c6-4bb01a3aad06" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2cb73761-2851-422b-9a39-58c7da52cedf" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/6cc3354e-156b-42c0-b47a-4edfafbc29af" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/725d3d50-00ed-4ef9-8618-f77c3f8b97d7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b017ed9d-4fed-4428-9faf-26d0c7f755e5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/32e00a6e-0931-4a41-a56b-59b395b3f19f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/cd5ac034-8a3d-45fa-af81-ce0a6f485171" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/96b7c496-d1ca-4513-b88b-910defd69bd7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/39e7a833-1317-4b2a-8d46-b2b9f7df1fb5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a3d834b-0eb6-46a1-a1e8-295b19671230" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/86a24011-4c81-4d07-bfc0-d23b471a0fee" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/be7baf07-096b-4829-b847-412a7459c490" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Мангазея · МУЗА · Москва · Актуальный прайс-лист на 07.06.2026</t>
+          <t>Мангазея · МУЗА · Москва · Актуальный прайс-лист на 22.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,580 +644,582 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>577-70a1a44e-2702-4ec9-97c6-4bb01a3aad06</t>
+          <t>577-64f1dfdc-2bec-4f9f-98d3-32c76e11497c</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>43384050</v>
+        <v>43692600</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>1030500</v>
+        <v>1060500</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>43384050</v>
+        <v>43260000</v>
       </c>
       <c r="M4" s="8" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="N4" s="6" t="n">
+        <v>43692600</v>
+      </c>
+      <c r="O4" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="N4" s="6" t="n">
-[...5 lines deleted...]
-      <c r="P4" s="2" t="n"/>
+      <c r="P4" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>577-f2b15c77-705c-4d7f-aff9-11407ab23ba0</t>
+          <t>577-2cb73761-2851-422b-9a39-58c7da52cedf</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>43960820</v>
+        <v>45291160</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>1044200</v>
+        <v>1099300</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>43960820</v>
+        <v>44842080</v>
       </c>
       <c r="M5" s="8" t="n">
+        <v>0.01001470047776553</v>
+      </c>
+      <c r="N5" s="6" t="n">
+        <v>45291160</v>
+      </c>
+      <c r="O5" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="N5" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="10" t="n">
-        <v>46158</v>
+        <v>46206</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>577-725d3d50-00ed-4ef9-8618-f77c3f8b97d7</t>
+          <t>577-6cc3354e-156b-42c0-b47a-4edfafbc29af</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>46469980</v>
+        <v>45477100</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>1103800</v>
+        <v>1190500</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>42.1</v>
+        <v>38.2</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>46469980</v>
+        <v>45026340</v>
       </c>
       <c r="M6" s="8" t="n">
+        <v>0.01001102909985577</v>
+      </c>
+      <c r="N6" s="6" t="n">
+        <v>45477100</v>
+      </c>
+      <c r="O6" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="N6" s="6" t="n">
-[...5 lines deleted...]
-      <c r="P6" s="2" t="n"/>
+      <c r="P6" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>577-53d58626-62a2-4d21-b263-f4f9418ab9f8</t>
+          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>49712360</v>
+        <v>46120550</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>1132400</v>
+        <v>1095500</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>43.9</v>
+        <v>42.1</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>49712360</v>
+        <v>45665870</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0</v>
+        <v>0.009956670047017609</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>49712360</v>
+        <v>44722830</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03125294173020804</v>
+      </c>
+      <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>577-187183d1-d454-4245-b09b-1dd05f548690</t>
+          <t>577-725d3d50-00ed-4ef9-8618-f77c3f8b97d7</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>52689210</v>
+        <v>47404600</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>1031100</v>
+        <v>1126000</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>51.1</v>
+        <v>42.1</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>52689210</v>
+        <v>46933080</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0</v>
+        <v>0.01004664513814137</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>52689210</v>
+        <v>46469980</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02011233919188259</v>
+      </c>
+      <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>577-2549446c-bebb-48c3-a6df-f6da43357f73</t>
+          <t>577-cd5ac034-8a3d-45fa-af81-ce0a6f485171</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>54436830</v>
+        <v>71126300</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>1065300</v>
+        <v>1023400</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>51.1</v>
+        <v>69.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>54436830</v>
+        <v>70424350</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0</v>
+        <v>0.009967433139248002</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>54436830</v>
+        <v>69722400</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0</v>
+        <v>0.02013556618819777</v>
       </c>
       <c r="P9" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>577-cd5ac034-8a3d-45fa-af81-ce0a6f485171</t>
+          <t>577-96b7c496-d1ca-4513-b88b-910defd69bd7</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>69722400</v>
+        <v>72123850</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>1003200</v>
+        <v>1104500</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>69.5</v>
+        <v>65.3</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>69722400</v>
+        <v>71412080</v>
       </c>
       <c r="M10" s="8" t="n">
+        <v>0.009967081199707389</v>
+      </c>
+      <c r="N10" s="6" t="n">
+        <v>72123850</v>
+      </c>
+      <c r="O10" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="N10" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="10" t="n">
-        <v>46158</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>577-4a3d834b-0eb6-46a1-a1e8-295b19671230</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>73997310</v>
+        <v>75488250</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>982700</v>
+        <v>1002500</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>75.3</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>73997310</v>
+        <v>74735250</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0</v>
+        <v>0.01007556675062972</v>
       </c>
       <c r="N11" s="6" t="n">
         <v>73997310</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0</v>
+        <v>0.02014857026559479</v>
       </c>
       <c r="P11" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>577-c7d870be-2eda-4517-a37c-69c74d9a1ec6</t>
+          <t>577-86a24011-4c81-4d07-bfc0-d23b471a0fee</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>76989970</v>
+        <v>78357180</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>904700</v>
+        <v>1040600</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>85.09999999999999</v>
+        <v>75.3</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>76989970</v>
+        <v>77581590</v>
       </c>
       <c r="M12" s="8" t="n">
+        <v>0.009997088226730079</v>
+      </c>
+      <c r="N12" s="6" t="n">
+        <v>78357180</v>
+      </c>
+      <c r="O12" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="N12" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="10" t="n">
-        <v>46158</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>577-9cf0bfb6-9576-45a8-8dea-0b7d39e65851</t>
+          <t>577-2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>79087360</v>
+        <v>179331360</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>876800</v>
+        <v>1189200</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>90.2</v>
+        <v>150.8</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>79087360</v>
+        <v>177551920</v>
       </c>
       <c r="M13" s="8" t="n">
+        <v>0.01002208255478172</v>
+      </c>
+      <c r="N13" s="6" t="n">
+        <v>179331360</v>
+      </c>
+      <c r="O13" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="N13" s="6" t="n">
-[...5 lines deleted...]
-      <c r="P13" s="2" t="n"/>
+      <c r="P13" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1376,615 +1378,617 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>577-70a1a44e-2702-4ec9-97c6-4bb01a3aad06</t>
+          <t>577-64f1dfdc-2bec-4f9f-98d3-32c76e11497c</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>43384050</v>
+        <v>43692600</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>1030500</v>
+        <v>1060500</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>43384050</v>
+        <v>43260000</v>
       </c>
       <c r="O4" s="8" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P4" s="6" t="n">
+        <v>43692600</v>
+      </c>
+      <c r="Q4" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P4" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R4" s="2" t="n"/>
+      <c r="R4" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>577-f2b15c77-705c-4d7f-aff9-11407ab23ba0</t>
-[...3 lines deleted...]
-      <c r="C5" s="2" t="n"/>
+          <t>577-70a1a44e-2702-4ec9-97c6-4bb01a3aad06</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="10" t="n">
+        <v>46207</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>43960820</v>
+        <v>43817680</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>1044200</v>
+        <v>1040800</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>42.1</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>43960820</v>
-[...1 lines deleted...]
-      <c r="O5" s="8" t="n">
+        <v>43817680</v>
+      </c>
+      <c r="O5" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>43960820</v>
+        <v>43384050</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.009995147986414363</v>
+      </c>
+      <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-2cb73761-2851-422b-9a39-58c7da52cedf</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>44722830</v>
+        <v>45291160</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>1062300</v>
+        <v>1099300</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>44722830</v>
+        <v>44842080</v>
       </c>
       <c r="O6" s="8" t="n">
+        <v>0.01001470047776553</v>
+      </c>
+      <c r="P6" s="6" t="n">
+        <v>45291160</v>
+      </c>
+      <c r="Q6" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P6" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R6" s="2" t="n"/>
+      <c r="R6" s="10" t="n">
+        <v>46206</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>577-725d3d50-00ed-4ef9-8618-f77c3f8b97d7</t>
+          <t>577-6cc3354e-156b-42c0-b47a-4edfafbc29af</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>46469980</v>
+        <v>45477100</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>1103800</v>
+        <v>1190500</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>42.1</v>
+        <v>38.2</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>46469980</v>
+        <v>45026340</v>
       </c>
       <c r="O7" s="8" t="n">
+        <v>0.01001102909985577</v>
+      </c>
+      <c r="P7" s="6" t="n">
+        <v>45477100</v>
+      </c>
+      <c r="Q7" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P7" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R7" s="2" t="n"/>
+      <c r="R7" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>577-53d58626-62a2-4d21-b263-f4f9418ab9f8</t>
+          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>49712360</v>
+        <v>46120550</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>1132400</v>
+        <v>1095500</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>43.9</v>
+        <v>42.1</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>49712360</v>
+        <v>45665870</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0</v>
+        <v>0.009956670047017609</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>49712360</v>
+        <v>44722830</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03125294173020804</v>
+      </c>
+      <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>577-187183d1-d454-4245-b09b-1dd05f548690</t>
+          <t>577-725d3d50-00ed-4ef9-8618-f77c3f8b97d7</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>52689210</v>
+        <v>47404600</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>1031100</v>
+        <v>1126000</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>51.1</v>
+        <v>42.1</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>52689210</v>
+        <v>46933080</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0</v>
+        <v>0.01004664513814137</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>52689210</v>
+        <v>46469980</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02011233919188259</v>
+      </c>
+      <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>577-a7f16c24-ea97-4825-96ff-35494aabea2d</t>
+          <t>577-b017ed9d-4fed-4428-9faf-26d0c7f755e5</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C10" s="10" t="n">
-        <v>46158</v>
+        <v>46225</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>53552800</v>
+        <v>67939380</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>1048000</v>
+        <v>1056600</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>51.1</v>
+        <v>64.3</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>53552800</v>
+        <v>67264230</v>
       </c>
       <c r="O10" s="8" t="n">
+        <v>0.01003728133065672</v>
+      </c>
+      <c r="P10" s="6" t="n">
+        <v>67939380</v>
+      </c>
+      <c r="Q10" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P10" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R10" s="2" t="n"/>
+      <c r="R10" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>577-2549446c-bebb-48c3-a6df-f6da43357f73</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>577-32e00a6e-0931-4a41-a56b-59b395b3f19f</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="10" t="n">
+        <v>46207</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>54436830</v>
+        <v>67941150</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1065300</v>
+        <v>1153500</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>51.1</v>
+        <v>58.9</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>11</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>54436830</v>
-[...1 lines deleted...]
-      <c r="O11" s="8" t="n">
+        <v>67941150</v>
+      </c>
+      <c r="O11" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>54436830</v>
+        <v>67263800</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0</v>
+        <v>0.01007005253940455</v>
       </c>
       <c r="R11" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>577-cd5ac034-8a3d-45fa-af81-ce0a6f485171</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>69722400</v>
+        <v>71126300</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>1003200</v>
+        <v>1023400</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>69.5</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>69722400</v>
+        <v>70424350</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0</v>
+        <v>0.009967433139248002</v>
       </c>
       <c r="P12" s="6" t="n">
         <v>69722400</v>
       </c>
       <c r="Q12" s="8" t="n">
-        <v>0</v>
+        <v>0.02013556618819777</v>
       </c>
       <c r="R12" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>577-2724e7cd-f99d-478c-b801-23de9f20c1bc</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-96b7c496-d1ca-4513-b88b-910defd69bd7</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr"/>
+      <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>71970580</v>
+        <v>72123850</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>797900</v>
+        <v>1104500</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>90.2</v>
+        <v>65.3</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="K13" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>71970580</v>
+        <v>71412080</v>
       </c>
       <c r="O13" s="8" t="n">
+        <v>0.009967081199707389</v>
+      </c>
+      <c r="P13" s="6" t="n">
+        <v>72123850</v>
+      </c>
+      <c r="Q13" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P13" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="R13" s="10" t="n">
-        <v>46138</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>577-39e7a833-1317-4b2a-8d46-b2b9f7df1fb5</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C14" s="10" t="n">
         <v>46158</v>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>72180000</v>
       </c>
       <c r="F14" s="6" t="n">
@@ -1992,286 +1996,290 @@
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>75</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
         <v>72180000</v>
       </c>
-      <c r="O14" s="8" t="n">
+      <c r="O14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
         <v>72180000</v>
       </c>
-      <c r="Q14" s="8" t="n">
+      <c r="Q14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>577-4a3d834b-0eb6-46a1-a1e8-295b19671230</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>73997310</v>
+        <v>75488250</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>982700</v>
+        <v>1002500</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
         <v>75.3</v>
       </c>
       <c r="J15" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>73997310</v>
+        <v>74735250</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0</v>
+        <v>0.01007556675062972</v>
       </c>
       <c r="P15" s="6" t="n">
         <v>73997310</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0</v>
+        <v>0.02014857026559479</v>
       </c>
       <c r="R15" s="10" t="n">
         <v>46158</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>577-d0b62a4a-2061-4289-9168-4cf1cac5c3c9</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-86a24011-4c81-4d07-bfc0-d23b471a0fee</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>75264420</v>
+        <v>78357180</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>888600</v>
+        <v>1040600</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>84.7</v>
+        <v>75.3</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>75264420</v>
+        <v>77581590</v>
       </c>
       <c r="O16" s="8" t="n">
+        <v>0.009997088226730079</v>
+      </c>
+      <c r="P16" s="6" t="n">
+        <v>78357180</v>
+      </c>
+      <c r="Q16" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P16" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R16" s="2" t="n"/>
+      <c r="R16" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>577-c7d870be-2eda-4517-a37c-69c74d9a1ec6</t>
-[...3 lines deleted...]
-      <c r="C17" s="2" t="n"/>
+          <t>577-be7baf07-096b-4829-b847-412a7459c490</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C17" s="10" t="n">
+        <v>46225</v>
+      </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>76989970</v>
+        <v>105523530</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>904700</v>
+        <v>1047900</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>85.09999999999999</v>
+        <v>100.7</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>76989970</v>
+        <v>104476250</v>
       </c>
       <c r="O17" s="8" t="n">
+        <v>0.01002409638554217</v>
+      </c>
+      <c r="P17" s="6" t="n">
+        <v>105523530</v>
+      </c>
+      <c r="Q17" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P17" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="R17" s="10" t="n">
-        <v>46158</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>577-9cf0bfb6-9576-45a8-8dea-0b7d39e65851</t>
+          <t>577-2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>79087360</v>
+        <v>179331360</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>876800</v>
+        <v>1189200</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>90.2</v>
+        <v>150.8</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 2</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>79087360</v>
+        <v>177551920</v>
       </c>
       <c r="O18" s="8" t="n">
+        <v>0.01002208255478172</v>
+      </c>
+      <c r="P18" s="6" t="n">
+        <v>179331360</v>
+      </c>
+      <c r="Q18" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="P18" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R18" s="2" t="n"/>
+      <c r="R18" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
@@ -2355,58 +2363,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.03.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>9.1% (28 из 309)</t>
+          <t>12.6% (39 из 309)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>28</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>