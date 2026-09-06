--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -104,57 +104,57 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/64f1dfdc-2bec-4f9f-98d3-32c76e11497c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2cb73761-2851-422b-9a39-58c7da52cedf" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/6cc3354e-156b-42c0-b47a-4edfafbc29af" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/725d3d50-00ed-4ef9-8618-f77c3f8b97d7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/cd5ac034-8a3d-45fa-af81-ce0a6f485171" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/96b7c496-d1ca-4513-b88b-910defd69bd7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a3d834b-0eb6-46a1-a1e8-295b19671230" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/86a24011-4c81-4d07-bfc0-d23b471a0fee" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/c7ba1b3b-2aba-43c5-b07a-a369cbc804cb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e32044e5-77ed-4e51-8a37-f19bf1c5b363" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/aab65241-787f-4d70-b36e-b29b0a1d0932" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/526371df-427e-4351-84d8-16577ab24355" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/601015a1-d0ef-41ac-846c-592cb9147a96" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/34513872-e405-4bfe-8dfe-39d9d92a46fe" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76b9c0a7-860d-42e7-a7c4-8aa011ea2e35" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7cb7a75b-0b47-487c-9727-d24aa280e7b6" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/f25241d2-ac53-4e2a-872d-81060997a61e" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/64f1dfdc-2bec-4f9f-98d3-32c76e11497c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/70a1a44e-2702-4ec9-97c6-4bb01a3aad06" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2cb73761-2851-422b-9a39-58c7da52cedf" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/6cc3354e-156b-42c0-b47a-4edfafbc29af" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/725d3d50-00ed-4ef9-8618-f77c3f8b97d7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b017ed9d-4fed-4428-9faf-26d0c7f755e5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/32e00a6e-0931-4a41-a56b-59b395b3f19f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/cd5ac034-8a3d-45fa-af81-ce0a6f485171" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/96b7c496-d1ca-4513-b88b-910defd69bd7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/39e7a833-1317-4b2a-8d46-b2b9f7df1fb5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4a3d834b-0eb6-46a1-a1e8-295b19671230" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/86a24011-4c81-4d07-bfc0-d23b471a0fee" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/be7baf07-096b-4829-b847-412a7459c490" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/mangazeya/muza" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/a5202573-91f8-4318-96bc-3a1a09f4de3b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/c7ba1b3b-2aba-43c5-b07a-a369cbc804cb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/e32044e5-77ed-4e51-8a37-f19bf1c5b363" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/eae18074-8ce3-4f6d-8e72-57bfddd5a7d0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/aab65241-787f-4d70-b36e-b29b0a1d0932" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/526371df-427e-4351-84d8-16577ab24355" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/601015a1-d0ef-41ac-846c-592cb9147a96" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/4ac6cbc2-04f3-44d2-8db3-657a7beac848" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/34513872-e405-4bfe-8dfe-39d9d92a46fe" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/76b9c0a7-860d-42e7-a7c4-8aa011ea2e35" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/7cb7a75b-0b47-487c-9727-d24aa280e7b6" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/b017ed9d-4fed-4428-9faf-26d0c7f755e5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/39e7a833-1317-4b2a-8d46-b2b9f7df1fb5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/f25241d2-ac53-4e2a-872d-81060997a61e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aaijj0ai2m.xn--p1ai/catalog/be7baf07-096b-4829-b847-412a7459c490" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Мангазея · МУЗА · Москва · Актуальный прайс-лист на 22.07.2026</t>
+          <t>Мангазея · МУЗА · Москва · Актуальный прайс-лист на 06.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,582 +644,580 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>577-64f1dfdc-2bec-4f9f-98d3-32c76e11497c</t>
+          <t>577-c7ba1b3b-2aba-43c5-b07a-a369cbc804cb</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>43692600</v>
+        <v>43421940</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>1060500</v>
+        <v>1031400</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>41.2</v>
+        <v>42.1</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>43260000</v>
+        <v>43421940</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>43692600</v>
-[...5 lines deleted...]
-        <v>46207</v>
+        <v>43421940</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="9" t="n">
+        <v>46267</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>577-2cb73761-2851-422b-9a39-58c7da52cedf</t>
+          <t>577-e32044e5-77ed-4e51-8a37-f19bf1c5b363</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>45291160</v>
+        <v>46032760</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>1099300</v>
+        <v>1117300</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>41.2</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>44842080</v>
-[...2 lines deleted...]
-        <v>0.01001470047776553</v>
+        <v>45076920</v>
+      </c>
+      <c r="M5" s="10" t="n">
+        <v>0.02120464308564117</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>45291160</v>
-[...4 lines deleted...]
-      <c r="P5" s="10" t="n">
+        <v>45076920</v>
+      </c>
+      <c r="O5" s="10" t="n">
+        <v>0.02120464308564117</v>
+      </c>
+      <c r="P5" s="9" t="n">
         <v>46206</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>577-6cc3354e-156b-42c0-b47a-4edfafbc29af</t>
+          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>45477100</v>
+        <v>46629960</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>1190500</v>
+        <v>1107600</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>38.2</v>
+        <v>42.1</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>45026340</v>
-[...2 lines deleted...]
-        <v>0.01001102909985577</v>
+        <v>46583650</v>
+      </c>
+      <c r="M6" s="10" t="n">
+        <v>0.0009941256213285134</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>45477100</v>
-[...6 lines deleted...]
-      </c>
+        <v>46583650</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>0.0009941256213285134</v>
+      </c>
+      <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
+          <t>577-aab65241-787f-4d70-b36e-b29b0a1d0932</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>46120550</v>
+        <v>46634280</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>1095500</v>
+        <v>1131900</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>45665870</v>
+        <v>46634280</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.009956670047017609</v>
+        <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>44722830</v>
+        <v>46634280</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.03125294173020804</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="9" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>577-725d3d50-00ed-4ef9-8618-f77c3f8b97d7</t>
+          <t>577-526371df-427e-4351-84d8-16577ab24355</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>47404600</v>
+        <v>47713720</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>1126000</v>
+        <v>1158100</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>46933080</v>
+        <v>47713720</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.01004664513814137</v>
+        <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>46469980</v>
+        <v>47713720</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.02011233919188259</v>
-[...1 lines deleted...]
-      <c r="P8" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="9" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>577-cd5ac034-8a3d-45fa-af81-ce0a6f485171</t>
+          <t>577-601015a1-d0ef-41ac-846c-592cb9147a96</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>71126300</v>
+        <v>48263440</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>1023400</v>
+        <v>1146400</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>69.5</v>
+        <v>42.1</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>70424350</v>
-[...2 lines deleted...]
-        <v>0.009967433139248002</v>
+        <v>45072260</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>0.07080141976461797</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>69722400</v>
-[...6 lines deleted...]
-      </c>
+        <v>45072260</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0.07080141976461797</v>
+      </c>
+      <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>577-96b7c496-d1ca-4513-b88b-910defd69bd7</t>
+          <t>577-34513872-e405-4bfe-8dfe-39d9d92a46fe</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>72123850</v>
+        <v>65742400</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>1104500</v>
+        <v>966800</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>65.3</v>
+        <v>68</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>71412080</v>
+        <v>65742400</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.009967081199707389</v>
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>72123850</v>
-[...5 lines deleted...]
-        <v>46207</v>
+        <v>65742400</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="9" t="n">
+        <v>46267</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>577-4a3d834b-0eb6-46a1-a1e8-295b19671230</t>
+          <t>577-76b9c0a7-860d-42e7-a7c4-8aa011ea2e35</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>75488250</v>
+        <v>66192120</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>1002500</v>
+        <v>901800</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>75.3</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>74735250</v>
+        <v>66192120</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.01007556675062972</v>
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>73997310</v>
+        <v>66192120</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.02014857026559479</v>
-[...2 lines deleted...]
-        <v>46158</v>
+        <v>0</v>
+      </c>
+      <c r="P11" s="9" t="n">
+        <v>46267</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>577-86a24011-4c81-4d07-bfc0-d23b471a0fee</t>
+          <t>577-7cb7a75b-0b47-487c-9727-d24aa280e7b6</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>78357180</v>
+        <v>68003680</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>1040600</v>
+        <v>1057600</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>75.3</v>
+        <v>64.3</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>77581590</v>
-[...2 lines deleted...]
-        <v>0.009997088226730079</v>
+        <v>67797920</v>
+      </c>
+      <c r="M12" s="10" t="n">
+        <v>0.003034901365705615</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>78357180</v>
-[...5 lines deleted...]
-        <v>46207</v>
+        <v>68003680</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="9" t="n">
+        <v>46246</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>577-2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d</t>
+          <t>577-f25241d2-ac53-4e2a-872d-81060997a61e</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>179331360</v>
+        <v>77100000</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>1189200</v>
+        <v>1028000</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>150.8</v>
+        <v>75</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>177551920</v>
-[...2 lines deleted...]
-        <v>0.01002208255478172</v>
+        <v>76867500</v>
+      </c>
+      <c r="M13" s="10" t="n">
+        <v>0.003024685335154649</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>179331360</v>
-[...6 lines deleted...]
-      </c>
+        <v>73140000</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0.05414273995077933</v>
+      </c>
+      <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1378,906 +1376,906 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>577-64f1dfdc-2bec-4f9f-98d3-32c76e11497c</t>
-[...3 lines deleted...]
-      <c r="C4" s="2" t="n"/>
+          <t>577-a5202573-91f8-4318-96bc-3a1a09f4de3b</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46270</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>43692600</v>
+        <v>42576080</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>1060500</v>
+        <v>1033400</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>41.2</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>43260000</v>
+        <v>42576080</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>43692600</v>
-[...5 lines deleted...]
-        <v>46207</v>
+        <v>42576080</v>
+      </c>
+      <c r="Q4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="9" t="n">
+        <v>46267</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>577-70a1a44e-2702-4ec9-97c6-4bb01a3aad06</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-c7ba1b3b-2aba-43c5-b07a-a369cbc804cb</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr"/>
+      <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>43817680</v>
+        <v>43421940</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>1040800</v>
+        <v>1031400</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>42.1</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>43817680</v>
-[...1 lines deleted...]
-      <c r="O5" s="9" t="n">
+        <v>43421940</v>
+      </c>
+      <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>43384050</v>
+        <v>43421940</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.009995147986414363</v>
-[...1 lines deleted...]
-      <c r="R5" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R5" s="9" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>577-2cb73761-2851-422b-9a39-58c7da52cedf</t>
+          <t>577-e32044e5-77ed-4e51-8a37-f19bf1c5b363</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>45291160</v>
+        <v>46032760</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>1099300</v>
+        <v>1117300</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>41.2</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>44842080</v>
-[...2 lines deleted...]
-        <v>0.01001470047776553</v>
+        <v>45076920</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>0.02120464308564117</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>45291160</v>
-[...4 lines deleted...]
-      <c r="R6" s="10" t="n">
+        <v>45076920</v>
+      </c>
+      <c r="Q6" s="10" t="n">
+        <v>0.02120464308564117</v>
+      </c>
+      <c r="R6" s="9" t="n">
         <v>46206</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>577-6cc3354e-156b-42c0-b47a-4edfafbc29af</t>
+          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>45477100</v>
+        <v>46629960</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>1190500</v>
+        <v>1107600</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>38.2</v>
+        <v>42.1</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>45026340</v>
-[...2 lines deleted...]
-        <v>0.01001102909985577</v>
+        <v>46583650</v>
+      </c>
+      <c r="O7" s="10" t="n">
+        <v>0.0009941256213285134</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>45477100</v>
-[...6 lines deleted...]
-      </c>
+        <v>46583650</v>
+      </c>
+      <c r="Q7" s="10" t="n">
+        <v>0.0009941256213285134</v>
+      </c>
+      <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>577-eae18074-8ce3-4f6d-8e72-57bfddd5a7d0</t>
+          <t>577-aab65241-787f-4d70-b36e-b29b0a1d0932</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>46120550</v>
+        <v>46634280</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>1095500</v>
+        <v>1131900</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>45665870</v>
+        <v>46634280</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.009956670047017609</v>
+        <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>44722830</v>
+        <v>46634280</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.03125294173020804</v>
-[...1 lines deleted...]
-      <c r="R8" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R8" s="9" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>577-725d3d50-00ed-4ef9-8618-f77c3f8b97d7</t>
+          <t>577-526371df-427e-4351-84d8-16577ab24355</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>47404600</v>
+        <v>47713720</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>1126000</v>
+        <v>1158100</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>42.1</v>
+        <v>41.2</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>46933080</v>
+        <v>47713720</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.01004664513814137</v>
+        <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>46469980</v>
+        <v>47713720</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0.02011233919188259</v>
-[...1 lines deleted...]
-      <c r="R9" s="2" t="n"/>
+        <v>0</v>
+      </c>
+      <c r="R9" s="9" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>577-b017ed9d-4fed-4428-9faf-26d0c7f755e5</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-601015a1-d0ef-41ac-846c-592cb9147a96</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>67939380</v>
+        <v>48263440</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>1056600</v>
+        <v>1146400</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>64.3</v>
+        <v>42.1</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>67264230</v>
-[...2 lines deleted...]
-        <v>0.01003728133065672</v>
+        <v>45072260</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.07080141976461797</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>67939380</v>
-[...6 lines deleted...]
-      </c>
+        <v>45072260</v>
+      </c>
+      <c r="Q10" s="10" t="n">
+        <v>0.07080141976461797</v>
+      </c>
+      <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>577-32e00a6e-0931-4a41-a56b-59b395b3f19f</t>
+          <t>577-4ac6cbc2-04f3-44d2-8db3-657a7beac848</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C11" s="10" t="n">
-        <v>46207</v>
+      <c r="C11" s="9" t="n">
+        <v>46211</v>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>67941150</v>
+        <v>62526780</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1153500</v>
+        <v>1110600</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>58.9</v>
+        <v>56.3</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 2</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>67941150</v>
-[...1 lines deleted...]
-      <c r="O11" s="9" t="n">
+        <v>62526780</v>
+      </c>
+      <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>67263800</v>
+        <v>62526780</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.01007005253940455</v>
-[...2 lines deleted...]
-        <v>46158</v>
+        <v>0</v>
+      </c>
+      <c r="R11" s="9" t="n">
+        <v>46207</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>577-cd5ac034-8a3d-45fa-af81-ce0a6f485171</t>
+          <t>577-34513872-e405-4bfe-8dfe-39d9d92a46fe</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>71126300</v>
+        <v>65742400</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>1023400</v>
+        <v>966800</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>69.5</v>
+        <v>68</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>70424350</v>
+        <v>65742400</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.009967433139248002</v>
+        <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>69722400</v>
+        <v>65742400</v>
       </c>
       <c r="Q12" s="8" t="n">
-        <v>0.02013556618819777</v>
-[...2 lines deleted...]
-        <v>46158</v>
+        <v>0</v>
+      </c>
+      <c r="R12" s="9" t="n">
+        <v>46267</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>577-96b7c496-d1ca-4513-b88b-910defd69bd7</t>
+          <t>577-76b9c0a7-860d-42e7-a7c4-8aa011ea2e35</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>72123850</v>
+        <v>66192120</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>1104500</v>
+        <v>901800</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>65.3</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>71412080</v>
+        <v>66192120</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.009967081199707389</v>
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>72123850</v>
-[...5 lines deleted...]
-        <v>46207</v>
+        <v>66192120</v>
+      </c>
+      <c r="Q13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="9" t="n">
+        <v>46267</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>577-39e7a833-1317-4b2a-8d46-b2b9f7df1fb5</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-7cb7a75b-0b47-487c-9727-d24aa280e7b6</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>72180000</v>
+        <v>68003680</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>962400</v>
+        <v>1057600</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>75</v>
+        <v>64.3</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>72180000</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>67797920</v>
+      </c>
+      <c r="O14" s="10" t="n">
+        <v>0.003034901365705615</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>72180000</v>
-[...4 lines deleted...]
-      <c r="R14" s="2" t="n"/>
+        <v>68003680</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R14" s="9" t="n">
+        <v>46246</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>577-4a3d834b-0eb6-46a1-a1e8-295b19671230</t>
-[...3 lines deleted...]
-      <c r="C15" s="2" t="n"/>
+          <t>577-b017ed9d-4fed-4428-9faf-26d0c7f755e5</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C15" s="9" t="n">
+        <v>46267</v>
+      </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>75488250</v>
+        <v>68826720</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>1002500</v>
+        <v>1070400</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>75.3</v>
+        <v>64.3</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>74735250</v>
-[...2 lines deleted...]
-        <v>0.01007556675062972</v>
+        <v>68620960</v>
+      </c>
+      <c r="O15" s="10" t="n">
+        <v>0.002998500749625187</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>73997310</v>
-[...5 lines deleted...]
-        <v>46158</v>
+        <v>68620960</v>
+      </c>
+      <c r="Q15" s="10" t="n">
+        <v>0.002998500749625187</v>
+      </c>
+      <c r="R15" s="9" t="n">
+        <v>46207</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>577-86a24011-4c81-4d07-bfc0-d23b471a0fee</t>
-[...3 lines deleted...]
-      <c r="C16" s="2" t="n"/>
+          <t>577-39e7a833-1317-4b2a-8d46-b2b9f7df1fb5</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>46267</v>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>78357180</v>
+        <v>75337500</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>1040600</v>
+        <v>1004500</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>75.3</v>
+        <v>75</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>77581590</v>
-[...2 lines deleted...]
-        <v>0.009997088226730079</v>
+        <v>75112500</v>
+      </c>
+      <c r="O16" s="10" t="n">
+        <v>0.002995506739890165</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>78357180</v>
-[...6 lines deleted...]
-      </c>
+        <v>75112500</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0.002995506739890165</v>
+      </c>
+      <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>577-be7baf07-096b-4829-b847-412a7459c490</t>
-[...9 lines deleted...]
-      </c>
+          <t>577-f25241d2-ac53-4e2a-872d-81060997a61e</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>105523530</v>
+        <v>77100000</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>1047900</v>
+        <v>1028000</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
-        <v>100.7</v>
+        <v>75</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>104476250</v>
-[...2 lines deleted...]
-        <v>0.01002409638554217</v>
+        <v>76867500</v>
+      </c>
+      <c r="O17" s="10" t="n">
+        <v>0.003024685335154649</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>105523530</v>
-[...6 lines deleted...]
-      </c>
+        <v>73140000</v>
+      </c>
+      <c r="Q17" s="10" t="n">
+        <v>0.05414273995077933</v>
+      </c>
+      <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>577-2b1578f3-22b3-47de-80fe-fdb8ca0d5d0d</t>
-[...3 lines deleted...]
-      <c r="C18" s="2" t="n"/>
+          <t>577-be7baf07-096b-4829-b847-412a7459c490</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C18" s="9" t="n">
+        <v>46225</v>
+      </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>179331360</v>
+        <v>105523530</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>1189200</v>
+        <v>1047900</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>150.8</v>
+        <v>100.7</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>177551920</v>
+        <v>105523530</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>0.01002208255478172</v>
+        <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>179331360</v>
-[...4 lines deleted...]
-      <c r="R18" s="10" t="n">
+        <v>105523530</v>
+      </c>
+      <c r="Q18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R18" s="9" t="n">
         <v>46207</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2363,58 +2361,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.03.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>12.6% (39 из 309)</t>
+          <t>14.9% (46 из 309)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>