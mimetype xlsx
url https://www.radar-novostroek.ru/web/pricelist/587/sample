--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -107,54 +107,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat44" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat47" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat72" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat68" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus1/section1/floor10/flat94" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor26/flat299" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat46" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat24" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor12/flat108" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor7/flat68" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat44" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor4/flat35" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat47" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat72" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat68" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat71" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor6/flat45" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor18/flat185" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor7/flat68" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor4/flat35" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus1/section1/floor10/flat94" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor26/flat299" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat46" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat68" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat24" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor10/flat99" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>TEKTA GROUP · ЭРА · Москва · Актуальный прайс-лист на 08.06.2026</t>
+          <t>TEKTA GROUP · ЭРА · Москва · Актуальный прайс-лист на 23.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,503 +653,503 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>587-462664AE-8E15-4DC4-BB4A-F57C0744D0C5</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>21000830</v>
+        <v>21078840</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>780700</v>
+        <v>783600</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>26.9</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>21000830</v>
+        <v>21078840</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
         <v>21000830</v>
       </c>
-      <c r="O4" s="8" t="n">
-[...2 lines deleted...]
-      <c r="P4" s="9" t="n">
+      <c r="O4" s="9" t="n">
+        <v>0.003714615089022672</v>
+      </c>
+      <c r="P4" s="10" t="n">
         <v>46177</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>587-955EB747-0779-4193-8EAB-D305E58B26D0</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>21410340</v>
+        <v>21490140</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>804900</v>
+        <v>807900</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>26.6</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
+        <v>21490140</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="6" t="n">
         <v>21410340</v>
       </c>
-      <c r="M5" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.00186706497386109</v>
+      <c r="O5" s="9" t="n">
+        <v>0.003727171077152441</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>587-73395DA1-5428-4F69-8478-17361A534F55</t>
+          <t>587-8909D497-373E-4595-AF2F-B9508DD89283</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>26503680</v>
+        <v>27495000</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>742400</v>
+        <v>913455</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>35.7</v>
+        <v>30.1</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 3</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>26503680</v>
+        <v>27495000</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>26503680</v>
-[...6 lines deleted...]
-      </c>
+        <v>27327000</v>
+      </c>
+      <c r="O6" s="9" t="n">
+        <v>0.006147765945767922</v>
+      </c>
+      <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>587-E3374619-8CF3-4F1B-B3FA-D6F21A6F0F0A</t>
+          <t>587-004B17E2-3648-499F-958F-C541E2733DBB</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>26989200</v>
+        <v>27497820</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>756000</v>
+        <v>978570</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>35.7</v>
+        <v>28.1</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr"/>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>26989200</v>
+        <v>27497820</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>26989200</v>
-[...6 lines deleted...]
-      </c>
+        <v>27328620</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>0.006191311526158291</v>
+      </c>
+      <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>587-8909D497-373E-4595-AF2F-B9508DD89283</t>
+          <t>587-FD4C728C-D77D-4F52-B017-A7F30695B5AA</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>27327000</v>
+        <v>29046880</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>907874</v>
+        <v>802400</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
-        <v>30.1</v>
+        <v>36.2</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 3</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>27327000</v>
+        <v>29046880</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>27204000</v>
-[...4 lines deleted...]
-      <c r="P8" s="2" t="n"/>
+        <v>29046880</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="10" t="n">
+        <v>46213</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>587-FB0DCDC4-E517-4CB3-819B-4EABB1A5DB7E</t>
+          <t>587-AD2B78BB-0B9C-408E-A2DB-1D8C551C3631</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>29125230</v>
+        <v>29854100</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>741100</v>
+        <v>755800</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>39.3</v>
+        <v>39.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>29125230</v>
+        <v>29854100</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>29070210</v>
-[...4 lines deleted...]
-      <c r="P9" s="2" t="n"/>
+        <v>29534150</v>
+      </c>
+      <c r="O9" s="9" t="n">
+        <v>0.01083322188043333</v>
+      </c>
+      <c r="P9" s="10" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>587-CBC41066-18F8-4A23-B37B-DDD888FB650A</t>
+          <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>37620590</v>
+        <v>37800960</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>680300</v>
+        <v>684800</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>55.3</v>
+        <v>55.2</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>37620590</v>
+        <v>37800960</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>37620590</v>
-[...6 lines deleted...]
-      </c>
+        <v>37662960</v>
+      </c>
+      <c r="O10" s="9" t="n">
+        <v>0.003664077385314378</v>
+      </c>
+      <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
+          <t>587-C2DA0515-79E3-4170-85A4-5C59785318B6</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>37662960</v>
+        <v>37932840</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>682300</v>
+        <v>679800</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>55.2</v>
+        <v>55.8</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>37662960</v>
+        <v>37932840</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>37591200</v>
-[...4 lines deleted...]
-      <c r="P11" s="2" t="n"/>
+        <v>37793340</v>
+      </c>
+      <c r="O11" s="9" t="n">
+        <v>0.003691126531817511</v>
+      </c>
+      <c r="P11" s="10" t="n">
+        <v>46143</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>587-7FF2BD69-B9B9-4C8B-98AD-DA9ADFE97A18</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>46763500</v>
+        <v>46934000</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>603400</v>
+        <v>605600</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>77.5</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr"/>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
+        <v>46934000</v>
+      </c>
+      <c r="M12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" s="6" t="n">
         <v>46763500</v>
       </c>
-      <c r="M12" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.001826332392495434</v>
+      <c r="O12" s="9" t="n">
+        <v>0.003646005966191581</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>587-8C14CF0F-5C7A-4000-B51E-3F66FEF61E3C</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>48647970</v>
+        <v>48826680</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>626100</v>
+        <v>628400</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>77.7</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
+        <v>48826680</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6" t="n">
         <v>48647970</v>
       </c>
-      <c r="M13" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.001920307249159865</v>
+      <c r="O13" s="9" t="n">
+        <v>0.003673534579140712</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1321,788 +1321,792 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>587-462664AE-8E15-4DC4-BB4A-F57C0744D0C5</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>21000830</v>
+        <v>21078840</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>780700</v>
+        <v>783600</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>26.9</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>21000830</v>
+        <v>21078840</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>21000830</v>
       </c>
-      <c r="Q4" s="8" t="n">
-[...2 lines deleted...]
-      <c r="R4" s="9" t="n">
+      <c r="Q4" s="9" t="n">
+        <v>0.003714615089022672</v>
+      </c>
+      <c r="R4" s="10" t="n">
         <v>46177</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>587-955EB747-0779-4193-8EAB-D305E58B26D0</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>21410340</v>
+        <v>21490140</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>804900</v>
+        <v>807900</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>26.6</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>7</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
+        <v>21490140</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="6" t="n">
         <v>21410340</v>
       </c>
-      <c r="O5" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.00186706497386109</v>
+      <c r="Q5" s="9" t="n">
+        <v>0.003727171077152441</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>587-487FCB83-605E-40AF-B286-AAC670078AC6</t>
+          <t>587-C1B73DA6-9DEA-4B20-B633-18F33CD81C7E</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C6" s="9" t="n">
-        <v>46142</v>
+      <c r="C6" s="10" t="n">
+        <v>46225</v>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>22765280</v>
+        <v>21875080</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>865600</v>
+        <v>813200</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>26.3</v>
+        <v>26.9</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>22765280</v>
+        <v>21875080</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>22765280</v>
-[...4 lines deleted...]
-      <c r="R6" s="2" t="n"/>
+        <v>21794380</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>0.00370278943470748</v>
+      </c>
+      <c r="R6" s="10" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>587-6BB87893-A9B8-4FAB-BD3B-7C46BD6A2C91</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C7" s="9" t="n">
+      <c r="C7" s="10" t="n">
         <v>46150</v>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>26178810</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>733300</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>35.7</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>7</v>
       </c>
       <c r="K7" s="2" t="n"/>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
         <v>26178810</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>26178810</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>587-73395DA1-5428-4F69-8478-17361A534F55</t>
-[...3 lines deleted...]
-      <c r="C8" s="2" t="n"/>
+          <t>587-909A9849-EC60-4073-8D74-D581A53D348B</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="n">
+        <v>46140</v>
+      </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>26503680</v>
+        <v>26860680</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>742400</v>
+        <v>752400</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>35.7</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>26503680</v>
+        <v>26860680</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>26503680</v>
+        <v>26860680</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R8" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>587-909A9849-EC60-4073-8D74-D581A53D348B</t>
-[...9 lines deleted...]
-      </c>
+          <t>587-8909D497-373E-4595-AF2F-B9508DD89283</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>26860680</v>
+        <v>27495000</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>752400</v>
+        <v>913455</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>35.7</v>
+        <v>30.1</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 3</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>26860680</v>
+        <v>27495000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>26860680</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27327000</v>
+      </c>
+      <c r="Q9" s="9" t="n">
+        <v>0.006147765945767922</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>587-E3374619-8CF3-4F1B-B3FA-D6F21A6F0F0A</t>
+          <t>587-004B17E2-3648-499F-958F-C541E2733DBB</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>26989200</v>
+        <v>27497820</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>756000</v>
+        <v>978570</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>35.7</v>
+        <v>28.1</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>26989200</v>
+        <v>27497820</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>26989200</v>
-[...6 lines deleted...]
-      </c>
+        <v>27328620</v>
+      </c>
+      <c r="Q10" s="9" t="n">
+        <v>0.006191311526158291</v>
+      </c>
+      <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>587-8909D497-373E-4595-AF2F-B9508DD89283</t>
+          <t>587-FD4C728C-D77D-4F52-B017-A7F30695B5AA</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>27327000</v>
+        <v>29046880</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>907874</v>
+        <v>802400</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>30.1</v>
+        <v>36.2</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 3</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>27327000</v>
+        <v>29046880</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>27204000</v>
-[...4 lines deleted...]
-      <c r="R11" s="2" t="n"/>
+        <v>29046880</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R11" s="10" t="n">
+        <v>46213</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>587-FB0DCDC4-E517-4CB3-819B-4EABB1A5DB7E</t>
+          <t>587-AD2B78BB-0B9C-408E-A2DB-1D8C551C3631</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>29125230</v>
+        <v>29854100</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>741100</v>
+        <v>755800</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>39.3</v>
+        <v>39.5</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>29125230</v>
+        <v>29854100</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>29070210</v>
-[...4 lines deleted...]
-      <c r="R12" s="2" t="n"/>
+        <v>29534150</v>
+      </c>
+      <c r="Q12" s="9" t="n">
+        <v>0.01083322188043333</v>
+      </c>
+      <c r="R12" s="10" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>587-CBC41066-18F8-4A23-B37B-DDD888FB650A</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr"/>
-      <c r="C13" s="2" t="n"/>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>46193</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>37620590</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>680300</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>55.3</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K13" s="2" t="n"/>
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>37620590</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>37620590</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R13" s="9" t="n">
+      <c r="R13" s="10" t="n">
         <v>46177</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>37662960</v>
+        <v>37800960</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>682300</v>
+        <v>684800</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>55.2</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
+        <v>37800960</v>
+      </c>
+      <c r="O14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6" t="n">
         <v>37662960</v>
       </c>
-      <c r="O14" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.001908957415565345</v>
+      <c r="Q14" s="9" t="n">
+        <v>0.003664077385314378</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>587-178FBE78-81BC-4313-95C3-03C73E248417</t>
-[...9 lines deleted...]
-      </c>
+          <t>587-C2DA0515-79E3-4170-85A4-5C59785318B6</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>37711800</v>
+        <v>37932840</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>613200</v>
+        <v>679800</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>61.5</v>
+        <v>55.8</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>37711800</v>
+        <v>37932840</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>37711800</v>
-[...4 lines deleted...]
-      <c r="R15" s="2" t="n"/>
+        <v>37793340</v>
+      </c>
+      <c r="Q15" s="9" t="n">
+        <v>0.003691126531817511</v>
+      </c>
+      <c r="R15" s="10" t="n">
+        <v>46143</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>587-7FF2BD69-B9B9-4C8B-98AD-DA9ADFE97A18</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>46763500</v>
+        <v>46934000</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>603400</v>
+        <v>605600</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>77.5</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
+        <v>46934000</v>
+      </c>
+      <c r="O16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6" t="n">
         <v>46763500</v>
       </c>
-      <c r="O16" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.001826332392495434</v>
+      <c r="Q16" s="9" t="n">
+        <v>0.003646005966191581</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>587-8C14CF0F-5C7A-4000-B51E-3F66FEF61E3C</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>48647970</v>
+        <v>48826680</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>626100</v>
+        <v>628400</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>77.7</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
+        <v>48826680</v>
+      </c>
+      <c r="O17" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6" t="n">
         <v>48647970</v>
       </c>
-      <c r="O17" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.001920307249159865</v>
+      <c r="Q17" s="9" t="n">
+        <v>0.003673534579140712</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>587-65663602-AD16-4DDB-A4C8-5B3DA3400C5B</t>
+          <t>587-30215364-B8FA-4449-8A69-4FE856CB553C</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C18" s="9" t="n">
-        <v>46168</v>
+      <c r="C18" s="10" t="n">
+        <v>46218</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>56125160</v>
+        <v>55872520</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>634900</v>
+        <v>552100</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>88.40000000000001</v>
+        <v>101.2</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K18" s="2" t="n"/>
       <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>56125160</v>
+        <v>55872520</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>56125160</v>
+        <v>55872520</v>
       </c>
       <c r="Q18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
@@ -2179,70 +2183,70 @@
         <is>
           <t>Элитный</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>30.06.2029 - 30.09.2026</t>
+          <t>24.04.2026 - 30.06.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>47.4% (971 из 2048)</t>
+          <t>17.2% (352 из 2048)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>