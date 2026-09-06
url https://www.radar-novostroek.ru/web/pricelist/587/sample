--- v1 (2026-07-23)
+++ v2 (2026-09-06)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus1/section1/floor10/flat94" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor26/flat299" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat46" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat24" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus1/section1/floor10/flat94" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor26/flat299" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor15/flat166" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor6/flat49" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor18/flat185" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor7/flat68" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor4/flat35" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus1/section1/floor10/flat94" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor26/flat299" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor5/flat46" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat68" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat24" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor10/flat99" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/tekta-group/era" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor9/flat86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor18/flat185" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor7/flat64" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor7/flat68" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor4/flat35" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus3/section3/floor4/flat33" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus1/section1/floor10/flat94" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor26/flat299" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor15/flat166" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor8/flat68" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor6/flat49" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus5/section5/floor2/flat10" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor2/flat7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus4/section4/floor3/flat19" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tekta.ru/projects/era/plans/korpus6/section6/floor10/flat99" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>TEKTA GROUP · ЭРА · Москва · Актуальный прайс-лист на 23.07.2026</t>
+          <t>TEKTA GROUP · ЭРА · Москва · Актуальный прайс-лист на 06.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,503 +653,503 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>587-462664AE-8E15-4DC4-BB4A-F57C0744D0C5</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>21078840</v>
+        <v>21740580</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>783600</v>
+        <v>808200</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>26.9</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="n"/>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>21078840</v>
+        <v>21740580</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>21000830</v>
+        <v>21606080</v>
       </c>
       <c r="O4" s="9" t="n">
-        <v>0.003714615089022672</v>
+        <v>0.006225099601593625</v>
       </c>
       <c r="P4" s="10" t="n">
         <v>46177</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>587-955EB747-0779-4193-8EAB-D305E58B26D0</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>21490140</v>
+        <v>22163120</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>807900</v>
+        <v>833200</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>26.6</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="n"/>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>21490140</v>
+        <v>22163120</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>21410340</v>
+        <v>22027460</v>
       </c>
       <c r="O5" s="9" t="n">
-        <v>0.003727171077152441</v>
+        <v>0.006158676488346818</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>587-8909D497-373E-4595-AF2F-B9508DD89283</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>27495000</v>
+        <v>27969000</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>913455</v>
+        <v>932300</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>30.1</v>
+        <v>30</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="n"/>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 3</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>27495000</v>
+        <v>27969000</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>27327000</v>
+        <v>27732000</v>
       </c>
       <c r="O6" s="9" t="n">
-        <v>0.006147765945767922</v>
+        <v>0.008546083946343574</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>587-004B17E2-3648-499F-958F-C541E2733DBB</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>27497820</v>
+        <v>27974400</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>978570</v>
+        <v>992000</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>28.1</v>
+        <v>28.2</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>10</v>
       </c>
       <c r="I7" s="2" t="n"/>
       <c r="J7" s="2" t="inlineStr"/>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>27497820</v>
+        <v>27974400</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>27328620</v>
+        <v>27734700</v>
       </c>
       <c r="O7" s="9" t="n">
-        <v>0.006191311526158291</v>
+        <v>0.00864260294865277</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>587-FD4C728C-D77D-4F52-B017-A7F30695B5AA</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>29046880</v>
+        <v>29810700</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>802400</v>
+        <v>823500</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>36.2</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>26</v>
       </c>
       <c r="I8" s="2" t="n"/>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>29046880</v>
+        <v>29810700</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>29046880</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29369060</v>
+      </c>
+      <c r="O8" s="9" t="n">
+        <v>0.01503759398496241</v>
       </c>
       <c r="P8" s="10" t="n">
         <v>46213</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>587-AD2B78BB-0B9C-408E-A2DB-1D8C551C3631</t>
+          <t>587-7DB7DA15-3837-4DA5-B2BF-3C3462DA5123</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>29854100</v>
+        <v>30099000</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>755800</v>
+        <v>762000</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>39.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I9" s="2" t="n"/>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>29854100</v>
+        <v>30099000</v>
       </c>
       <c r="M9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>29534150</v>
-[...2 lines deleted...]
-        <v>0.01083322188043333</v>
+        <v>30099000</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P9" s="10" t="n">
-        <v>46177</v>
+        <v>46263</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
+          <t>587-1D659E9E-5311-4CC2-B81F-001169CA803F</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>37800960</v>
+        <v>38186070</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>684800</v>
+        <v>698100</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>55.2</v>
+        <v>54.7</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I10" s="2" t="n"/>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>37800960</v>
+        <v>38186070</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>37662960</v>
-[...4 lines deleted...]
-      <c r="P10" s="2" t="n"/>
+        <v>38186070</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="10" t="n">
+        <v>46263</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>587-C2DA0515-79E3-4170-85A4-5C59785318B6</t>
+          <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>37932840</v>
+        <v>38237040</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>679800</v>
+        <v>692700</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>55.8</v>
+        <v>55.2</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I11" s="2" t="n"/>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>37932840</v>
+        <v>38237040</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>37793340</v>
+        <v>38121120</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0.003691126531817511</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.003040834057341442</v>
+      </c>
+      <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>587-7FF2BD69-B9B9-4C8B-98AD-DA9ADFE97A18</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>46934000</v>
+        <v>47360250</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>605600</v>
+        <v>611100</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>77.5</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n"/>
       <c r="J12" s="2" t="inlineStr"/>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>46934000</v>
+        <v>47360250</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>46763500</v>
+        <v>47220750</v>
       </c>
       <c r="O12" s="9" t="n">
-        <v>0.003646005966191581</v>
+        <v>0.002954209748892172</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>587-8C14CF0F-5C7A-4000-B51E-3F66FEF61E3C</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>48826680</v>
+        <v>49269570</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>628400</v>
+        <v>634100</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>77.7</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I13" s="2" t="n"/>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>48826680</v>
+        <v>49269570</v>
       </c>
       <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>48647970</v>
+        <v>49121940</v>
       </c>
       <c r="O13" s="9" t="n">
-        <v>0.003673534579140712</v>
+        <v>0.003005378044922493</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1321,189 +1321,189 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>587-462664AE-8E15-4DC4-BB4A-F57C0744D0C5</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>21078840</v>
+        <v>21740580</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>783600</v>
+        <v>808200</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>26.9</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>21078840</v>
+        <v>21740580</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>21000830</v>
+        <v>21606080</v>
       </c>
       <c r="Q4" s="9" t="n">
-        <v>0.003714615089022672</v>
+        <v>0.006225099601593625</v>
       </c>
       <c r="R4" s="10" t="n">
         <v>46177</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>587-955EB747-0779-4193-8EAB-D305E58B26D0</t>
-[...3 lines deleted...]
-      <c r="C5" s="2" t="n"/>
+          <t>587-C1B73DA6-9DEA-4B20-B633-18F33CD81C7E</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="10" t="n">
+        <v>46225</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>21490140</v>
+        <v>21875080</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>807900</v>
+        <v>813200</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>26.6</v>
+        <v>26.9</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="n"/>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>21490140</v>
+        <v>21875080</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>21410340</v>
-[...4 lines deleted...]
-      <c r="R5" s="2" t="n"/>
+        <v>21875080</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R5" s="10" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>587-C1B73DA6-9DEA-4B20-B633-18F33CD81C7E</t>
-[...9 lines deleted...]
-      </c>
+          <t>587-955EB747-0779-4193-8EAB-D305E58B26D0</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>21875080</v>
+        <v>22163120</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>813200</v>
+        <v>833200</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>26.9</v>
+        <v>26.6</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="K6" s="2" t="n"/>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>21875080</v>
+        <v>22163120</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>21794380</v>
+        <v>22027460</v>
       </c>
       <c r="Q6" s="9" t="n">
-        <v>0.00370278943470748</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.006158676488346818</v>
+      </c>
+      <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>587-6BB87893-A9B8-4FAB-BD3B-7C46BD6A2C91</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
         <v>46150</v>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>26178810</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>733300</v>
@@ -1583,230 +1583,230 @@
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
         <v>26860680</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>587-8909D497-373E-4595-AF2F-B9508DD89283</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>27495000</v>
+        <v>27969000</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>913455</v>
+        <v>932300</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>30.1</v>
+        <v>30</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K9" s="2" t="n"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 3</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>27495000</v>
+        <v>27969000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>27327000</v>
+        <v>27732000</v>
       </c>
       <c r="Q9" s="9" t="n">
-        <v>0.006147765945767922</v>
+        <v>0.008546083946343574</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>587-004B17E2-3648-499F-958F-C541E2733DBB</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>27497820</v>
+        <v>27974400</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>978570</v>
+        <v>992000</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>28.1</v>
+        <v>28.2</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>10</v>
       </c>
       <c r="K10" s="2" t="n"/>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>27497820</v>
+        <v>27974400</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>27328620</v>
+        <v>27734700</v>
       </c>
       <c r="Q10" s="9" t="n">
-        <v>0.006191311526158291</v>
+        <v>0.00864260294865277</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>587-FD4C728C-D77D-4F52-B017-A7F30695B5AA</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>29046880</v>
+        <v>29810700</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>802400</v>
+        <v>823500</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>36.2</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>26</v>
       </c>
       <c r="K11" s="2" t="n"/>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>29046880</v>
+        <v>29810700</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>29046880</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29369060</v>
+      </c>
+      <c r="Q11" s="9" t="n">
+        <v>0.01503759398496241</v>
       </c>
       <c r="R11" s="10" t="n">
         <v>46213</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>587-AD2B78BB-0B9C-408E-A2DB-1D8C551C3631</t>
+          <t>587-7DB7DA15-3837-4DA5-B2BF-3C3462DA5123</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>29854100</v>
+        <v>30099000</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>755800</v>
+        <v>762000</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>39.5</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="K12" s="2" t="n"/>
       <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>29854100</v>
+        <v>30099000</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>29534150</v>
-[...2 lines deleted...]
-        <v>0.01083322188043333</v>
+        <v>30099000</v>
+      </c>
+      <c r="Q12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R12" s="10" t="n">
-        <v>46177</v>
+        <v>46263</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>587-CBC41066-18F8-4A23-B37B-DDD888FB650A</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
         <v>46193</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>37620590</v>
       </c>
       <c r="F13" s="6" t="n">
@@ -1824,238 +1824,238 @@
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>37620590</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
         <v>37620590</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="10" t="n">
         <v>46177</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
+          <t>587-1D659E9E-5311-4CC2-B81F-001169CA803F</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>37800960</v>
+        <v>38186070</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>684800</v>
+        <v>698100</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>55.2</v>
+        <v>54.7</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 4</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>37800960</v>
+        <v>38186070</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>37662960</v>
-[...4 lines deleted...]
-      <c r="R14" s="2" t="n"/>
+        <v>38186070</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R14" s="10" t="n">
+        <v>46263</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>587-C2DA0515-79E3-4170-85A4-5C59785318B6</t>
+          <t>587-B1D654EB-B533-4981-A3DC-4942E462424A</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>37932840</v>
+        <v>38237040</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>679800</v>
+        <v>692700</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>55.8</v>
+        <v>55.2</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>37932840</v>
+        <v>38237040</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>37793340</v>
+        <v>38121120</v>
       </c>
       <c r="Q15" s="9" t="n">
-        <v>0.003691126531817511</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.003040834057341442</v>
+      </c>
+      <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>587-7FF2BD69-B9B9-4C8B-98AD-DA9ADFE97A18</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>46934000</v>
+        <v>47360250</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>605600</v>
+        <v>611100</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>77.5</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>46934000</v>
+        <v>47360250</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>46763500</v>
+        <v>47220750</v>
       </c>
       <c r="Q16" s="9" t="n">
-        <v>0.003646005966191581</v>
+        <v>0.002954209748892172</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>587-8C14CF0F-5C7A-4000-B51E-3F66FEF61E3C</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>48826680</v>
+        <v>49269570</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>628400</v>
+        <v>634100</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>77.7</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 4</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>48826680</v>
+        <v>49269570</v>
       </c>
       <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>48647970</v>
+        <v>49121940</v>
       </c>
       <c r="Q17" s="9" t="n">
-        <v>0.003673534579140712</v>
+        <v>0.003005378044922493</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>587-30215364-B8FA-4449-8A69-4FE856CB553C</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="10" t="n">
         <v>46218</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>55872520</v>
       </c>
@@ -2195,58 +2195,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>24.04.2026 - 30.06.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>17.2% (352 из 2048)</t>
+          <t>17.9% (367 из 2048)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>