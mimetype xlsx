--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412297/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412280/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412383/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412090/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412129/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412290/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412392/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412297/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412280/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412344/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357651/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412064/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412278/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412274/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412297/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412279/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412280/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412234/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412383/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/439718/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412090/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412129/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412290/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/411955/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412392/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/358037/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412279/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412297/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412234/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412280/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412344/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357651/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412064/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/411970/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412278/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412274/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412258/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/411917/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Квартал Нейбута · Владивосток · Актуальный прайс-лист на 12.06.2026</t>
+          <t>Самолёт · Квартал Нейбута · Владивосток · Актуальный прайс-лист на 27.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -659,557 +659,565 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>607-357658</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>3776264</v>
+        <v>4904743</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>159135</v>
+        <v>206690</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>23.73</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>26</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2027-06</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>3776264</v>
+        <v>4904743</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
         <v>3776264</v>
       </c>
-      <c r="O4" s="8" t="n">
-        <v>0</v>
+      <c r="O4" s="9" t="n">
+        <v>0.2988347742636638</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>607-412297</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>4666496</v>
+        <v>5206964</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>196236</v>
+        <v>218964</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>23.78</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>4597533</v>
-[...2 lines deleted...]
-        <v>0.01500000108753977</v>
+        <v>5286256</v>
+      </c>
+      <c r="M5" s="10" t="n">
+        <v>-0.01499965192756461</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4462483</v>
+        <v>4666496</v>
       </c>
       <c r="O5" s="9" t="n">
-        <v>0.04571737304097293</v>
+        <v>0.1158188070878021</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>607-412282</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>4693056</v>
+        <v>5236605</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>192812</v>
+        <v>215144</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>24.34</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>4623700</v>
-[...2 lines deleted...]
-        <v>0.0150001081385038</v>
+        <v>5316347</v>
+      </c>
+      <c r="M6" s="10" t="n">
+        <v>-0.01499939714243634</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4487882</v>
+        <v>4693056</v>
       </c>
       <c r="O6" s="9" t="n">
-        <v>0.04571733392277248</v>
+        <v>0.1158198410587898</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>607-412394</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>4763353</v>
+        <v>5315068</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>200309</v>
+        <v>223510</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>23.78</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>14</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>4692959</v>
-[...2 lines deleted...]
-        <v>0.01499991796220679</v>
+        <v>5395997</v>
+      </c>
+      <c r="M7" s="10" t="n">
+        <v>-0.01499796979131011</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>4555107</v>
+        <v>4763353</v>
       </c>
       <c r="O7" s="9" t="n">
-        <v>0.04571703804103833</v>
+        <v>0.1158249241658135</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>607-412280</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>5704484</v>
+        <v>6342111</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>199667</v>
+        <v>221985</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>28.57</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>5762105</v>
-[...2 lines deleted...]
-        <v>-0.009999991322615606</v>
+        <v>6266888</v>
+      </c>
+      <c r="M8" s="9" t="n">
+        <v>0.01200324626832329</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5659231</v>
+        <v>5704484</v>
       </c>
       <c r="O8" s="9" t="n">
-        <v>0.007996316107259096</v>
+        <v>0.1117764551535248</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>607-412383</t>
+          <t>607-412344</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>6272639</v>
+        <v>6464105</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>180404</v>
+        <v>226255</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>34.77</v>
+        <v>28.57</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>6335999</v>
-[...2 lines deleted...]
-        <v>-0.01000000157828308</v>
+        <v>6387449</v>
+      </c>
+      <c r="M9" s="9" t="n">
+        <v>0.01200103515503607</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6119972</v>
-[...4 lines deleted...]
-      <c r="P9" s="2" t="n"/>
+        <v>6464105</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>607-412090</t>
+          <t>607-357651</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>9374187</v>
+        <v>10007920</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>167576</v>
+        <v>169167</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>55.94</v>
+        <v>59.16</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>9374187</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10048108</v>
+      </c>
+      <c r="M10" s="10" t="n">
+        <v>-0.003999558921938339</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>9536987</v>
+        <v>10677320</v>
       </c>
       <c r="O10" s="10" t="n">
-        <v>-0.0170703808236291</v>
+        <v>-0.0626936347323111</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>607-412129</t>
+          <t>607-412064</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>9443578</v>
+        <v>10037258</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>168816</v>
+        <v>179429</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>55.94</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>30</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>9443578</v>
-[...1 lines deleted...]
-      <c r="M11" s="8" t="n">
+        <v>10037231</v>
+      </c>
+      <c r="M11" s="9" t="n">
+        <v>2.68998491715494e-06</v>
+      </c>
+      <c r="N11" s="6" t="n">
+        <v>10037258</v>
+      </c>
+      <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="N11" s="6" t="n">
-[...5 lines deleted...]
-      <c r="P11" s="2" t="n"/>
+      <c r="P11" s="11" t="n">
+        <v>46222</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>607-412290</t>
+          <t>607-412278</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>11477471</v>
+        <v>11280497</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>158354</v>
+        <v>155636</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>11593405</v>
-[...2 lines deleted...]
-        <v>-0.009999995687203198</v>
+        <v>11280448</v>
+      </c>
+      <c r="M12" s="9" t="n">
+        <v>4.343799111524648e-06</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>11855481</v>
-[...4 lines deleted...]
-      <c r="P12" s="2" t="n"/>
+        <v>11280497</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11" t="n">
+        <v>46222</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>607-412392</t>
+          <t>607-412274</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>11686153</v>
+        <v>11378708</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>161233</v>
+        <v>156991</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>11804195</v>
-[...2 lines deleted...]
-        <v>-0.01000000423578228</v>
+        <v>11378638</v>
+      </c>
+      <c r="M13" s="9" t="n">
+        <v>6.151878634332159e-06</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>12071037</v>
-[...4 lines deleted...]
-      <c r="P13" s="2" t="n"/>
+        <v>11378708</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P13" s="11" t="n">
+        <v>46220</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1379,883 +1387,887 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>607-357658</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>3776264</v>
+        <v>4904743</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>159135</v>
+        <v>206690</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>23.73</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>26</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2027-06</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>3776264</v>
+        <v>4904743</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>3776264</v>
       </c>
-      <c r="Q4" s="8" t="n">
-        <v>0</v>
+      <c r="Q4" s="9" t="n">
+        <v>0.2988347742636638</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>607-412297</t>
-[...3 lines deleted...]
-      <c r="C5" s="2" t="n"/>
+          <t>607-412279</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="11" t="n">
+        <v>46182</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4666496</v>
+        <v>5095891</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>196236</v>
-[...1 lines deleted...]
-      <c r="G5" s="2" t="n"/>
+        <v>209363</v>
+      </c>
+      <c r="G5" s="6" t="n">
+        <v>4331508</v>
+      </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>23.78</v>
+        <v>24.34</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2029-03</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4597533</v>
-[...2 lines deleted...]
-        <v>0.01500000108753977</v>
+        <v>5095891</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>4462483</v>
-[...2 lines deleted...]
-        <v>0.04571737304097293</v>
+        <v>5095891</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>607-412282</t>
+          <t>607-412297</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4693056</v>
+        <v>5206964</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>192812</v>
+        <v>218964</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>24.34</v>
+        <v>23.78</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4623700</v>
-[...2 lines deleted...]
-        <v>0.0150001081385038</v>
+        <v>5286256</v>
+      </c>
+      <c r="O6" s="10" t="n">
+        <v>-0.01499965192756461</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>4487882</v>
+        <v>4666496</v>
       </c>
       <c r="Q6" s="9" t="n">
-        <v>0.04571733392277248</v>
+        <v>0.1158188070878021</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>607-412394</t>
+          <t>607-412282</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>4763353</v>
+        <v>5236605</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>200309</v>
+        <v>215144</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>23.78</v>
+        <v>24.34</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>4692959</v>
-[...2 lines deleted...]
-        <v>0.01499991796220679</v>
+        <v>5316347</v>
+      </c>
+      <c r="O7" s="10" t="n">
+        <v>-0.01499939714243634</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>4555107</v>
+        <v>4693056</v>
       </c>
       <c r="Q7" s="9" t="n">
-        <v>0.04571703804103833</v>
+        <v>0.1158198410587898</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>607-412279</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-412394</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr"/>
+      <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5095891</v>
+        <v>5315068</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>209363</v>
-[...3 lines deleted...]
-      </c>
+        <v>223510</v>
+      </c>
+      <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>24.34</v>
+        <v>23.78</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5095891</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5395997</v>
+      </c>
+      <c r="O8" s="10" t="n">
+        <v>-0.01499796979131011</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>4946202</v>
+        <v>4763353</v>
       </c>
       <c r="Q8" s="9" t="n">
-        <v>0.03026342231878116</v>
+        <v>0.1158249241658135</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>607-412280</t>
-[...3 lines deleted...]
-      <c r="C9" s="2" t="n"/>
+          <t>607-412234</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C9" s="11" t="n">
+        <v>46158</v>
+      </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5704484</v>
+        <v>6070599</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>199667</v>
-[...1 lines deleted...]
-      <c r="G9" s="2" t="n"/>
+        <v>174593</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>5160010</v>
+      </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>28.57</v>
+        <v>34.77</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-03</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5762105</v>
-[...2 lines deleted...]
-        <v>-0.009999991322615606</v>
+        <v>6070599</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>5659231</v>
-[...2 lines deleted...]
-        <v>0.007996316107259096</v>
+        <v>6070599</v>
+      </c>
+      <c r="Q9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>607-412234</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-412280</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6070599</v>
+        <v>6342111</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>174593</v>
-[...3 lines deleted...]
-      </c>
+        <v>221985</v>
+      </c>
+      <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>34.77</v>
+        <v>28.57</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>6070599</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6266888</v>
+      </c>
+      <c r="O10" s="9" t="n">
+        <v>0.01200324626832329</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>6070599</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5704484</v>
+      </c>
+      <c r="Q10" s="9" t="n">
+        <v>0.1117764551535248</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>607-412383</t>
+          <t>607-412344</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6272639</v>
+        <v>6464105</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>180404</v>
+        <v>226255</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>34.77</v>
+        <v>28.57</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>6335999</v>
-[...2 lines deleted...]
-        <v>-0.01000000157828308</v>
+        <v>6387449</v>
+      </c>
+      <c r="O11" s="9" t="n">
+        <v>0.01200103515503607</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>6119972</v>
-[...4 lines deleted...]
-      <c r="R11" s="2" t="n"/>
+        <v>6464105</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R11" s="11" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>607-439718</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-357651</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>8139318</v>
+        <v>10007920</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>224224</v>
-[...3 lines deleted...]
-      </c>
+        <v>169167</v>
+      </c>
+      <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>36.3</v>
+        <v>59.16</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>26</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2027-06</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1.2</t>
+          <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>8139318</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10048108</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>-0.003999558921938339</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>8058731</v>
-[...2 lines deleted...]
-        <v>0.00999996153240504</v>
+        <v>10677320</v>
+      </c>
+      <c r="Q12" s="10" t="n">
+        <v>-0.0626936347323111</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>607-412090</t>
+          <t>607-412064</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>9374187</v>
+        <v>10037258</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>167576</v>
+        <v>179429</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>55.94</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>30</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>9374187</v>
-[...1 lines deleted...]
-      <c r="O13" s="8" t="n">
+        <v>10037231</v>
+      </c>
+      <c r="O13" s="9" t="n">
+        <v>2.68998491715494e-06</v>
+      </c>
+      <c r="P13" s="6" t="n">
+        <v>10037258</v>
+      </c>
+      <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P13" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R13" s="2" t="n"/>
+      <c r="R13" s="11" t="n">
+        <v>46222</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>607-412129</t>
-[...3 lines deleted...]
-      <c r="C14" s="2" t="n"/>
+          <t>607-411970</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C14" s="11" t="n">
+        <v>46202</v>
+      </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>9443578</v>
+        <v>10082433</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>168816</v>
-[...1 lines deleted...]
-      <c r="G14" s="2" t="n"/>
+        <v>180237</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>8570069</v>
+      </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>55.94</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>30</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-03</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>9443578</v>
+        <v>10082433</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>9607583</v>
-[...2 lines deleted...]
-        <v>-0.01707037035225197</v>
+        <v>10082433</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>607-412290</t>
+          <t>607-412278</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>11477471</v>
+        <v>11280497</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>158354</v>
+        <v>155636</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>11593405</v>
-[...2 lines deleted...]
-        <v>-0.009999995687203198</v>
+        <v>11280448</v>
+      </c>
+      <c r="O15" s="9" t="n">
+        <v>4.343799111524648e-06</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>11855481</v>
-[...4 lines deleted...]
-      <c r="R15" s="2" t="n"/>
+        <v>11280497</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="11" t="n">
+        <v>46222</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>607-411955</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-412274</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>11496253</v>
+        <v>11378708</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>172642</v>
-[...3 lines deleted...]
-      </c>
+        <v>156991</v>
+      </c>
+      <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>66.59</v>
+        <v>72.48</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K16" s="2" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>11496253</v>
-[...1 lines deleted...]
-      <c r="O16" s="8" t="n">
+        <v>11378638</v>
+      </c>
+      <c r="O16" s="9" t="n">
+        <v>6.151878634332159e-06</v>
+      </c>
+      <c r="P16" s="6" t="n">
+        <v>11378708</v>
+      </c>
+      <c r="Q16" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P16" s="6" t="n">
-[...5 lines deleted...]
-      <c r="R16" s="2" t="n"/>
+      <c r="R16" s="11" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>607-412392</t>
-[...3 lines deleted...]
-      <c r="C17" s="2" t="n"/>
+          <t>607-412258</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="n">
+        <v>46220</v>
+      </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>11686153</v>
+        <v>12781278</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>161233</v>
+        <v>176342</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>11804195</v>
-[...2 lines deleted...]
-        <v>-0.01000000423578228</v>
+        <v>12781278</v>
+      </c>
+      <c r="O17" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>12071037</v>
-[...2 lines deleted...]
-        <v>-0.03188491593555715</v>
+        <v>12529584</v>
+      </c>
+      <c r="Q17" s="9" t="n">
+        <v>0.02008797738217007</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>607-358037</t>
+          <t>607-411917</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="11" t="n">
-        <v>46170</v>
+        <v>46220</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>13956627</v>
+        <v>14904689</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>196655</v>
-[...3 lines deleted...]
-      </c>
+        <v>184099</v>
+      </c>
+      <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>70.97</v>
+        <v>80.95999999999999</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2027-06</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1.2</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>13956627</v>
+        <v>14904689</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>13956627</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13282900</v>
+      </c>
+      <c r="Q18" s="9" t="n">
+        <v>0.1220960031318462</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2341,58 +2353,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2028 - 31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>11.8% (691 из 5850)</t>
+          <t>12.2% (714 из 5850)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>