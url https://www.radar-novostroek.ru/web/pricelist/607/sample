--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -107,60 +107,60 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412297/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412280/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412344/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357651/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412064/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412278/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412274/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412523/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412359/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412344/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412346/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357651/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412289/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412278/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412274/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412279/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412297/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412234/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412280/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412344/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357651/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412064/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/411970/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412278/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412274/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412258/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/411917/" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/samolyot/kvartal-nejbuta" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357658/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412282/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412394/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412523/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412359/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412234/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412344/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412044/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412346/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/411970/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/357651/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412289/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412278/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412274/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samolet.ru/vladivostok/project/kvartal-nejbuta/flats/412490/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Самолёт · Квартал Нейбута · Владивосток · Актуальный прайс-лист на 27.07.2026</t>
+          <t>Самолёт · Квартал Нейбута · Владивосток · Актуальный прайс-лист на 10.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -650,572 +650,576 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>607-357658</t>
+          <t>607-412282</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>4904743</v>
+        <v>5525326</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>206690</v>
+        <v>227006</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>23.73</v>
+        <v>24.34</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1.1</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>4904743</v>
+        <v>5470610</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0</v>
+        <v>0.01000180967021959</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>3776264</v>
-[...2 lines deleted...]
-        <v>0.2988347742636638</v>
+        <v>5277472</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0.04696453150296202</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>607-412297</t>
+          <t>607-412394</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>5206964</v>
+        <v>5582117</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>218964</v>
+        <v>234740</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>23.78</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>5286256</v>
-[...2 lines deleted...]
-        <v>-0.01499965192756461</v>
+        <v>5526829</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>0.01000356624024373</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4666496</v>
-[...2 lines deleted...]
-        <v>0.1158188070878021</v>
+        <v>5356540</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0.04211244572055842</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>607-412282</t>
+          <t>607-412523</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5236605</v>
+        <v>5656858</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>215144</v>
+        <v>237883</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>24.34</v>
+        <v>23.78</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5316347</v>
-[...2 lines deleted...]
-        <v>-0.01499939714243634</v>
+        <v>5600832</v>
+      </c>
+      <c r="M6" s="8" t="n">
+        <v>0.0100031566738656</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4693056</v>
-[...4 lines deleted...]
-      <c r="P6" s="2" t="n"/>
+        <v>5428284</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0.04210796634811296</v>
+      </c>
+      <c r="P6" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>607-412394</t>
+          <t>607-412359</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>5315068</v>
+        <v>5680383</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>223510</v>
+        <v>235310</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>23.78</v>
+        <v>24.14</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>14</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>5395997</v>
-[...2 lines deleted...]
-        <v>-0.01499796979131011</v>
+        <v>5624137</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>0.01000082323741402</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>4763353</v>
-[...4 lines deleted...]
-      <c r="P7" s="2" t="n"/>
+        <v>5425586</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0.04696211616588512</v>
+      </c>
+      <c r="P7" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>607-412280</t>
+          <t>607-412344</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>6342111</v>
+        <v>6788861</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>221985</v>
+        <v>237622</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>28.57</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>6266888</v>
-[...2 lines deleted...]
-        <v>0.01200324626832329</v>
+        <v>6721635</v>
+      </c>
+      <c r="M8" s="8" t="n">
+        <v>0.01000143566260292</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5704484</v>
-[...4 lines deleted...]
-      <c r="P8" s="2" t="n"/>
+        <v>6514531</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0.04211047579633898</v>
+      </c>
+      <c r="P8" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>607-412344</t>
+          <t>607-412346</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>6464105</v>
+        <v>7280768</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>226255</v>
+        <v>209398</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>28.57</v>
+        <v>34.77</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>13</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>6387449</v>
-[...2 lines deleted...]
-        <v>0.01200103515503607</v>
+        <v>7208655</v>
+      </c>
+      <c r="M9" s="8" t="n">
+        <v>0.01000366920042643</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6464105</v>
+        <v>6986545</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46220</v>
+        <v>0.04211280396819887</v>
+      </c>
+      <c r="P9" s="9" t="n">
+        <v>46147</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>607-357651</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>10007920</v>
+        <v>10422572</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>169167</v>
+        <v>176176</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>59.16</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>26</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>10048108</v>
-[...2 lines deleted...]
-        <v>-0.003999558921938339</v>
+        <v>10350101</v>
+      </c>
+      <c r="M10" s="8" t="n">
+        <v>0.007001960657195519</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>10677320</v>
-[...2 lines deleted...]
-        <v>-0.0626936347323111</v>
+        <v>10078143</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0.03417583973555446</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>607-412064</t>
+          <t>607-412289</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>10037258</v>
+        <v>10425327</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>179429</v>
+        <v>172891</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>55.94</v>
+        <v>60.3</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>10037231</v>
-[...2 lines deleted...]
-        <v>2.68998491715494e-06</v>
+        <v>10322094</v>
+      </c>
+      <c r="M11" s="8" t="n">
+        <v>0.01000116836758123</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10037258</v>
+        <v>10129857</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02916823011420596</v>
+      </c>
+      <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>607-412278</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>11280497</v>
+        <v>11700156</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>155636</v>
+        <v>161426</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>11280448</v>
-[...2 lines deleted...]
-        <v>4.343799111524648e-06</v>
+        <v>11584261</v>
+      </c>
+      <c r="M12" s="8" t="n">
+        <v>0.01000452251550617</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>11280497</v>
+        <v>11368488</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P12" s="11" t="n">
+        <v>0.02917432819562285</v>
+      </c>
+      <c r="P12" s="9" t="n">
         <v>46222</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>607-412274</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>11378708</v>
+        <v>11801991</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>156991</v>
+        <v>162831</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>11378638</v>
-[...2 lines deleted...]
-        <v>6.151878634332159e-06</v>
+        <v>11685081</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0.01000506543343602</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>11378708</v>
+        <v>11467496</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P13" s="11" t="n">
+        <v>0.02916896591897656</v>
+      </c>
+      <c r="P13" s="9" t="n">
         <v>46220</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1379,897 +1383,901 @@
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>607-357658</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr"/>
-      <c r="C4" s="2" t="n"/>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>46268</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>4904743</v>
+        <v>5023568</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>206690</v>
+        <v>211697</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>23.73</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>26</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>4904743</v>
-[...1 lines deleted...]
-      <c r="O4" s="8" t="n">
+        <v>5023568</v>
+      </c>
+      <c r="O4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>3776264</v>
-[...2 lines deleted...]
-        <v>0.2988347742636638</v>
+        <v>5141316</v>
+      </c>
+      <c r="Q4" s="11" t="n">
+        <v>-0.02290230750259272</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>607-412279</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-412282</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr"/>
+      <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>5095891</v>
+        <v>5525326</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>209363</v>
-[...3 lines deleted...]
-      </c>
+        <v>227006</v>
+      </c>
+      <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>24.34</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>5095891</v>
+        <v>5470610</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0</v>
+        <v>0.01000180967021959</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>5095891</v>
+        <v>5277472</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0</v>
+        <v>0.04696453150296202</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>607-412297</t>
+          <t>607-412394</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5206964</v>
+        <v>5582117</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>218964</v>
+        <v>234740</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>23.78</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5286256</v>
-[...2 lines deleted...]
-        <v>-0.01499965192756461</v>
+        <v>5526829</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0.01000356624024373</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>4666496</v>
-[...2 lines deleted...]
-        <v>0.1158188070878021</v>
+        <v>5356540</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0.04211244572055842</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>607-412282</t>
+          <t>607-412523</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5236605</v>
+        <v>5656858</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>215144</v>
+        <v>237883</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>24.34</v>
+        <v>23.78</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5316347</v>
-[...2 lines deleted...]
-        <v>-0.01499939714243634</v>
+        <v>5600832</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0.0100031566738656</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>4693056</v>
-[...4 lines deleted...]
-      <c r="R7" s="2" t="n"/>
+        <v>5428284</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>0.04210796634811296</v>
+      </c>
+      <c r="R7" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>607-412394</t>
+          <t>607-412359</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5315068</v>
+        <v>5680383</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>223510</v>
+        <v>235310</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>23.78</v>
+        <v>24.14</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>14</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5395997</v>
-[...2 lines deleted...]
-        <v>-0.01499796979131011</v>
+        <v>5624137</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0.01000082323741402</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>4763353</v>
-[...4 lines deleted...]
-      <c r="R8" s="2" t="n"/>
+        <v>5425586</v>
+      </c>
+      <c r="Q8" s="8" t="n">
+        <v>0.04696211616588512</v>
+      </c>
+      <c r="R8" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>607-412234</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C9" s="11" t="n">
+      <c r="C9" s="9" t="n">
         <v>46158</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>6070599</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>174593</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>5160010</v>
       </c>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>34.77</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2029-03</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>6070599</v>
       </c>
-      <c r="O9" s="8" t="n">
+      <c r="O9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>6070599</v>
       </c>
-      <c r="Q9" s="8" t="n">
+      <c r="Q9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>607-412280</t>
+          <t>607-412344</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6342111</v>
+        <v>6788861</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>221985</v>
+        <v>237622</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
         <v>28.57</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>6266888</v>
-[...2 lines deleted...]
-        <v>0.01200324626832329</v>
+        <v>6721635</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0.01000143566260292</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>5704484</v>
-[...4 lines deleted...]
-      <c r="R10" s="2" t="n"/>
+        <v>6514531</v>
+      </c>
+      <c r="Q10" s="8" t="n">
+        <v>0.04211047579633898</v>
+      </c>
+      <c r="R10" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>607-412344</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>607-412044</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="9" t="n">
+        <v>46220</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6464105</v>
+        <v>6934782</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>226255</v>
+        <v>227893</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>28.57</v>
+        <v>30.43</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6</t>
+          <t>Корпус 5</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>6387449</v>
-[...2 lines deleted...]
-        <v>0.01200103515503607</v>
+        <v>6934782</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>6464105</v>
-[...1 lines deleted...]
-      <c r="Q11" s="8" t="n">
+        <v>6934782</v>
+      </c>
+      <c r="Q11" s="10" t="n">
         <v>0</v>
       </c>
-      <c r="R11" s="11" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>607-357651</t>
+          <t>607-412346</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>10007920</v>
+        <v>7280768</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>169167</v>
+        <v>209398</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>59.16</v>
+        <v>34.77</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2029-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1.1</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10048108</v>
-[...2 lines deleted...]
-        <v>-0.003999558921938339</v>
+        <v>7208655</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0.01000366920042643</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>10677320</v>
-[...4 lines deleted...]
-      <c r="R12" s="2" t="n"/>
+        <v>6986545</v>
+      </c>
+      <c r="Q12" s="8" t="n">
+        <v>0.04211280396819887</v>
+      </c>
+      <c r="R12" s="9" t="n">
+        <v>46147</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>607-412064</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>607-411970</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>46202</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>10037258</v>
+        <v>10082433</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>179429</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="n"/>
+        <v>180237</v>
+      </c>
+      <c r="G13" s="6" t="n">
+        <v>8570069</v>
+      </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>55.94</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>30</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2029-12</t>
+          <t>2029-03</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 5</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>10037231</v>
-[...2 lines deleted...]
-        <v>2.68998491715494e-06</v>
+        <v>10082433</v>
+      </c>
+      <c r="O13" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>10037258</v>
-[...1 lines deleted...]
-      <c r="Q13" s="8" t="n">
+        <v>10082433</v>
+      </c>
+      <c r="Q13" s="10" t="n">
         <v>0</v>
       </c>
-      <c r="R13" s="11" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>607-411970</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-357651</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>10082433</v>
+        <v>10422572</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>180237</v>
-[...3 lines deleted...]
-      </c>
+        <v>176176</v>
+      </c>
+      <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>55.94</v>
+        <v>59.16</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K14" s="2" t="n">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2029-03</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>10082433</v>
+        <v>10350101</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0</v>
+        <v>0.007001960657195519</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10082433</v>
+        <v>10078143</v>
       </c>
       <c r="Q14" s="8" t="n">
-        <v>0</v>
+        <v>0.03417583973555446</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>607-412278</t>
+          <t>607-412289</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>11280497</v>
+        <v>10425327</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>155636</v>
+        <v>172891</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>72.48</v>
+        <v>60.3</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>11280448</v>
-[...2 lines deleted...]
-        <v>4.343799111524648e-06</v>
+        <v>10322094</v>
+      </c>
+      <c r="O15" s="8" t="n">
+        <v>0.01000116836758123</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>11280497</v>
+        <v>10129857</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02916823011420596</v>
+      </c>
+      <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>607-412274</t>
+          <t>607-412278</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>11378708</v>
+        <v>11700156</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>156991</v>
+        <v>161426</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>11378638</v>
-[...2 lines deleted...]
-        <v>6.151878634332159e-06</v>
+        <v>11584261</v>
+      </c>
+      <c r="O16" s="8" t="n">
+        <v>0.01000452251550617</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>11378708</v>
+        <v>11368488</v>
       </c>
       <c r="Q16" s="8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46220</v>
+        <v>0.02917432819562285</v>
+      </c>
+      <c r="R16" s="9" t="n">
+        <v>46222</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>607-412258</t>
-[...9 lines deleted...]
-      </c>
+          <t>607-412274</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>12781278</v>
+        <v>11801991</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>176342</v>
+        <v>162831</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>72.48</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 6</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>12781278</v>
+        <v>11685081</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0</v>
+        <v>0.01000506543343602</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>12529584</v>
-[...4 lines deleted...]
-      <c r="R17" s="2" t="n"/>
+        <v>11467496</v>
+      </c>
+      <c r="Q17" s="8" t="n">
+        <v>0.02916896591897656</v>
+      </c>
+      <c r="R17" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>607-411917</t>
+          <t>607-412490</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C18" s="11" t="n">
-        <v>46220</v>
+      <c r="C18" s="9" t="n">
+        <v>46268</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>14904689</v>
+        <v>11945211</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>184099</v>
+        <v>164807</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>80.95999999999999</v>
+        <v>72.48</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2029-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5</t>
+          <t>Корпус 6</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>14904689</v>
-[...1 lines deleted...]
-      <c r="O18" s="8" t="n">
+        <v>11945211</v>
+      </c>
+      <c r="O18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>13282900</v>
-[...4 lines deleted...]
-      <c r="R18" s="2" t="n"/>
+        <v>11840043</v>
+      </c>
+      <c r="Q18" s="8" t="n">
+        <v>0.008882400173715586</v>
+      </c>
+      <c r="R18" s="9" t="n">
+        <v>46220</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
@@ -2351,60 +2359,56 @@
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2028 - 31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в августе по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>