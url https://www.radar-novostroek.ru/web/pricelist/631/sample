--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -20,81 +20,78 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
-    </font>
-[...1 lines deleted...]
-      <color rgb="0016A34A"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
@@ -102,51 +99,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -510,51 +507,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Аквилон · Tesoro by Akvilon · Санкт-Петербург · Актуальный прайс-лист на 05.06.2026</t>
+          <t>Аквилон · Tesoro by Akvilon · Санкт-Петербург · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -672,60 +669,60 @@
       <c r="D4" s="6" t="n">
         <v>777511</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>53.8</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус Tesoro</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>48924093</v>
+        <v>41830100</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>-0.1449999900866839</v>
+        <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>48924093</v>
+        <v>41830100</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>-0.1449999900866839</v>
+        <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P4">
     <sortState ref="A3:P4">
       <sortCondition descending="0" ref="C4:C4"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:R4"/>
   <sheetViews>
@@ -915,60 +912,60 @@
       <c r="F4" s="6" t="n">
         <v>777511</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>53.8</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус Tesoro</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>48924093</v>
+        <v>41830100</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>-0.1449999900866839</v>
+        <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>48924093</v>
+        <v>41830100</v>
       </c>
       <c r="Q4" s="8" t="n">
-        <v>-0.1449999900866839</v>
+        <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R4">
     <sortState ref="A3:R4">
       <sortCondition descending="0" ref="E4:E4"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
@@ -1035,49 +1032,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>