--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -507,51 +507,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Аквилон · Tesoro by Akvilon · Санкт-Петербург · Актуальный прайс-лист на 21.07.2026</t>
+          <t>Аквилон · Tesoro by Akvilon · Санкт-Петербург · Актуальный прайс-лист на 04.09.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -1032,49 +1032,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
-          <t>Продажи в июне по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>