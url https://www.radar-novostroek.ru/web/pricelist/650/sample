--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -473,90 +473,90 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/krost/vysotka-na-zhukova" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73754" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73391" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73382" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73641" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73341" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73421" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73368" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73761" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73468" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73702" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/krost/vysotka-na-zhukova" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73754" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73703" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73391" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73382" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73641" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73341" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73421" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73459" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73368" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73761" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73468" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73702" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73675" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73418" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73363" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/krost/vysotka-na-zhukova" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73754" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73703" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73391" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73382" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73641" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73341" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73421" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73564" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73368" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73761" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73468" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73702" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73675" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73418" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krost.ru/flats/73363" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>КРОСТ · Высотка на Жукова · Москва · Актуальный прайс-лист на 16.09.2026</t>
+          <t>КРОСТ · Высотка на Жукова · Москва · Актуальный прайс-лист на 01.11.2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Квартира (Ссылка)</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Комнаты</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
@@ -1612,101 +1612,97 @@
         <v>48</v>
       </c>
       <c r="L10" s="5" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr"/>
       <c r="N10" s="6" t="n">
         <v>38402000</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>38402000</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="5" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>650-73459</t>
+          <t>650-73564</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C11" s="9" t="n">
-        <v>46197</v>
+        <v>46311</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>39221000</v>
+        <v>40950000</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>862000</v>
+        <v>875000</v>
       </c>
       <c r="G11" s="5" t="n"/>
-      <c r="H11" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" s="5" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>45.5</v>
+        <v>46.8</v>
       </c>
       <c r="J11" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K11" s="5" t="n">
         <v>48</v>
       </c>
       <c r="L11" s="5" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr"/>
       <c r="N11" s="6" t="n">
-        <v>39221000</v>
+        <v>40950000</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>39221000</v>
+        <v>40950000</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="5" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>650-73368</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr"/>
       <c r="C12" s="5" t="n"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>56356000</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>730000</v>
       </c>
@@ -2176,51 +2172,49 @@
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.09.2029</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>5.5% (19 из 346)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в августе по ДДУ</t>
-[...4 lines deleted...]
-      </c>
+          <t>Продажи в сентябре по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>