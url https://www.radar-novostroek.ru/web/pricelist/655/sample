--- v0 (2026-06-23)
+++ v1 (2026-08-15)
@@ -8,52 +8,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$8</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gals-development/match-point" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252103?type=1#header" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252109?type=1#header" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252107?type=1#header" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679035?type=1#header" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1005865?type=1#header" TargetMode="External" Id="rId6" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gals-development/match-point" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252109?type=1#header" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252107?type=1#header" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679035?type=1#header" TargetMode="External" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gals-development/match-point" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252101?type=1#header" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252103?type=1#header" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679001?type=1#header" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679055?type=1#header" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252109?type=1#header" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252107?type=1#header" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/678965?type=1#header" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679035?type=1#header" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1005865?type=1#header" TargetMode="External" Id="rId10" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/gals-development/match-point" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252101?type=1#header" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252103?type=1#header" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679001?type=1#header" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252109?type=1#header" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1252107?type=1#header" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/678965?type=1#header" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/679035?type=1#header" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hals-development.ru/params/matchpointhouse/1005865?type=1#header" TargetMode="External" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Галс-Девелопмент · Матч Поинт · Москва · Актуальный прайс-лист на 23.06.2026</t>
+          <t>Галс-Девелопмент · Матч Поинт · Москва · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -638,326 +638,220 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>655-1252103</t>
+          <t>655-1252109</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>19698700</v>
+        <v>32758000</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>564433</v>
+        <v>520795</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>18126804</v>
-[...5 lines deleted...]
-      </c>
+        <v>27197640</v>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>34.9</v>
+        <v>62.9</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>19698700</v>
+        <v>32758000</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>19698700</v>
+        <v>32758000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>655-1252109</t>
+          <t>655-1252107</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>32758000</v>
+        <v>32879500</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>520795</v>
+        <v>517787</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>30141360</v>
+        <v>27298485</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>62.9</v>
+        <v>63.5</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>10</v>
       </c>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>32758000</v>
+        <v>32879500</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>32758000</v>
+        <v>32879500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>655-1252107</t>
+          <t>655-679035</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>32879500</v>
+        <v>39769200</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>517787</v>
+        <v>524660</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>30253140</v>
+        <v>33016936</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>63.5</v>
+        <v>75.8</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>10</v>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>32879500</v>
+        <v>39769200</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>32879500</v>
+        <v>39769200</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
-    <row r="7">
-[...98 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A3:P8">
-[...1 lines deleted...]
-      <sortCondition descending="0" ref="C4:C8"/>
+  <autoFilter ref="A3:P6">
+    <sortState ref="A3:P6">
+      <sortCondition descending="0" ref="C4:C6"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R12"/>
+  <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="18" customWidth="1" min="17" max="17"/>
@@ -1150,71 +1044,73 @@
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>19482000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>19482000</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>655-1252103</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr"/>
-      <c r="C5" s="2" t="n"/>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="9" t="n">
+        <v>46249</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>19698700</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>564433</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>18126804</v>
-[...5 lines deleted...]
-      </c>
+        <v>17144369</v>
+      </c>
+      <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>34.9</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>10</v>
       </c>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>19698700</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>19698700</v>
       </c>
       <c r="Q5" s="8" t="n">
@@ -1267,394 +1163,339 @@
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
         <v>20216400</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
         <v>20216400</v>
       </c>
       <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="9" t="n">
         <v>46164</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>655-679055</t>
-[...9 lines deleted...]
-      </c>
+          <t>655-1252109</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr"/>
+      <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>20216600</v>
+        <v>32758000</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>552366</v>
+        <v>520795</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>19208270</v>
+        <v>27197640</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>36.6</v>
+        <v>62.9</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>10</v>
       </c>
       <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>20216600</v>
+        <v>32758000</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>20216600</v>
+        <v>32758000</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R7" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>655-1252109</t>
+          <t>655-1252107</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>32758000</v>
+        <v>32879500</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>520795</v>
+        <v>517787</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>30141360</v>
+        <v>27298485</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>62.9</v>
+        <v>63.5</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>10</v>
       </c>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>32758000</v>
+        <v>32879500</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>32758000</v>
+        <v>32879500</v>
       </c>
       <c r="Q8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>655-1252107</t>
-[...3 lines deleted...]
-      <c r="C9" s="2" t="n"/>
+          <t>655-678965</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C9" s="9" t="n">
+        <v>46170</v>
+      </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>32879500</v>
+        <v>33864000</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>517787</v>
+        <v>530784</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>30253140</v>
-[...1 lines deleted...]
-      <c r="H9" s="2" t="inlineStr"/>
+        <v>32173300</v>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I9" s="7" t="n">
-        <v>63.5</v>
+        <v>63.8</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>10</v>
       </c>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>32879500</v>
+        <v>33864000</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>32879500</v>
+        <v>33864000</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>655-678965</t>
-[...9 lines deleted...]
-      </c>
+          <t>655-679035</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>33864000</v>
+        <v>39769200</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>530784</v>
+        <v>524660</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>32173300</v>
-[...5 lines deleted...]
-      </c>
+        <v>33016936</v>
+      </c>
+      <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>63.8</v>
+        <v>75.8</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>10</v>
       </c>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>33864000</v>
+        <v>39769200</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>33864000</v>
+        <v>39769200</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>655-679035</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>655-1005865</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="9" t="n">
+        <v>46200</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>39769200</v>
+        <v>39943900</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>524660</v>
+        <v>527661</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>36591664</v>
+        <v>36752388</v>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
-        <v>75.8</v>
+        <v>75.7</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>39769200</v>
+        <v>39943900</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>39769200</v>
+        <v>39943900</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
-    <row r="12">
-[...50 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A3:R12">
-[...1 lines deleted...]
-      <sortCondition descending="0" ref="E4:E12"/>
+  <autoFilter ref="A3:R11">
+    <sortState ref="A3:R11">
+      <sortCondition descending="0" ref="E4:E11"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="10" t="inlineStr">
@@ -1709,49 +1550,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>