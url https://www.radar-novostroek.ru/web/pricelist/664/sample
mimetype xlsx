--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -107,54 +107,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/yarkij-kvartal-indzhoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/7a9486a6-2dd2-400f-b8c0-f0d1df4799da" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/9bda55ed-7312-4199-9856-8956622754c1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/c42de477-ea6f-495a-b664-72fd06e01325" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/02747f73-f62b-4385-acff-504a2d75917d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/e659fb80-6920-4445-8c05-bc5162e9c233" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/0698fd5a-f048-4a40-b6de-cb0a91e1a184" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a8e78c79-d1a1-4132-a6f5-c499478419b2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/489c1932-c0e9-4f90-8030-eec0c58135d4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/0d11af48-d869-4910-bf1c-5787f8cd643b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a1fa8131-374c-4da9-bc26-0a435192ef4a" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/yarkij-kvartal-indzhoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/7a9486a6-2dd2-400f-b8c0-f0d1df4799da" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/02747f73-f62b-4385-acff-504a2d75917d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/aad7c22d-05c5-4cf1-a7e4-f444f66f096d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/b17020dd-fcd1-4036-9a7c-aa11eca002b5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/fdb5a7f4-fdd4-4b6d-9327-a8ce328eece5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/b6319d72-54ab-4fe0-bda6-719c7f60f7dc" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a8e78c79-d1a1-4132-a6f5-c499478419b2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a42a2d87-9f65-4698-accb-7e294d5f2438" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a1fa8131-374c-4da9-bc26-0a435192ef4a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/f522d627-fd7d-4358-83f4-caa2221acf55" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/yarkij-kvartal-indzhoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/1c12f74f-2fd3-44ee-aaf5-3cd5a397d274" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/7a9486a6-2dd2-400f-b8c0-f0d1df4799da" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/9bda55ed-7312-4199-9856-8956622754c1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/c42de477-ea6f-495a-b664-72fd06e01325" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/02747f73-f62b-4385-acff-504a2d75917d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/b66b41dd-ee44-44bd-8723-072776e17b03" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/e659fb80-6920-4445-8c05-bc5162e9c233" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/0698fd5a-f048-4a40-b6de-cb0a91e1a184" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/50848bcf-4aae-43eb-ad2e-1216ca839a82" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a8e78c79-d1a1-4132-a6f5-c499478419b2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/489c1932-c0e9-4f90-8030-eec0c58135d4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/68de881f-d28d-4c5d-b041-d91c8cb38c8a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/e04795d2-841a-4a16-ae9a-c07c927cdfba" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/0d11af48-d869-4910-bf1c-5787f8cd643b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a1fa8131-374c-4da9-bc26-0a435192ef4a" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/yarkij-kvartal-indzhoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/1c12f74f-2fd3-44ee-aaf5-3cd5a397d274" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/7a9486a6-2dd2-400f-b8c0-f0d1df4799da" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/02747f73-f62b-4385-acff-504a2d75917d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/aad7c22d-05c5-4cf1-a7e4-f444f66f096d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/b17020dd-fcd1-4036-9a7c-aa11eca002b5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/b66b41dd-ee44-44bd-8723-072776e17b03" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/0698fd5a-f048-4a40-b6de-cb0a91e1a184" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/fdb5a7f4-fdd4-4b6d-9327-a8ce328eece5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/b6319d72-54ab-4fe0-bda6-719c7f60f7dc" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a4997e7a-6e32-4698-9c09-3c97fe8b4cfb" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a8e78c79-d1a1-4132-a6f5-c499478419b2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a42a2d87-9f65-4698-accb-7e294d5f2438" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/e04795d2-841a-4a16-ae9a-c07c927cdfba" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/a1fa8131-374c-4da9-bc26-0a435192ef4a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/msk/apartments/f522d627-fd7d-4358-83f4-caa2221acf55" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Яркий квартал «Инджой» · Москва · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Яркий квартал «Инджой» · Москва · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,589 +653,595 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>664-7a9486a6-2dd2-400f-b8c0-f0d1df4799da</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>18655400</v>
+        <v>18847100</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>706644</v>
+        <v>713905</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>17722630</v>
+        <v>16491212</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>26.4</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>32</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>18655400</v>
+        <v>18847100</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
         <v>18655400</v>
       </c>
-      <c r="O4" s="8" t="n">
-[...2 lines deleted...]
-      <c r="P4" s="9" t="n">
+      <c r="O4" s="9" t="n">
+        <v>0.01027584506362769</v>
+      </c>
+      <c r="P4" s="10" t="n">
         <v>46191</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>664-9bda55ed-7312-4199-9856-8956622754c1</t>
+          <t>664-02747f73-f62b-4385-acff-504a2d75917d</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>19010100</v>
+        <v>19460200</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>733981</v>
+        <v>778408</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>18059595</v>
+        <v>18487190</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>25.9</v>
+        <v>25</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 7</t>
+          <t>Корпус 1, Секция 9</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>19010100</v>
+        <v>19460200</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>19010100</v>
-[...4 lines deleted...]
-      <c r="P5" s="9" t="n">
+        <v>19268000</v>
+      </c>
+      <c r="O5" s="9" t="n">
+        <v>0.009975088229188292</v>
+      </c>
+      <c r="P5" s="10" t="n">
         <v>46191</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>664-c42de477-ea6f-495a-b664-72fd06e01325</t>
+          <t>664-aad7c22d-05c5-4cf1-a7e4-f444f66f096d</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>19176100</v>
+        <v>19620400</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>740390</v>
+        <v>784816</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>18217295</v>
+        <v>18639380</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>25.9</v>
+        <v>25</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 7</t>
+          <t>Корпус 1, Секция 9</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>19176100</v>
+        <v>19620400</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>19087700</v>
-[...4 lines deleted...]
-      <c r="P6" s="2" t="n"/>
+        <v>19428200</v>
+      </c>
+      <c r="O6" s="9" t="n">
+        <v>0.009892836186574156</v>
+      </c>
+      <c r="P6" s="10" t="n">
+        <v>46191</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>664-02747f73-f62b-4385-acff-504a2d75917d</t>
+          <t>664-b17020dd-fcd1-4036-9a7c-aa11eca002b5</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>19268000</v>
+        <v>19828200</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>770720</v>
+        <v>751068</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>18304600</v>
+        <v>16606117</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>25</v>
+        <v>26.4</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 9</t>
+          <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>19268000</v>
+        <v>19828200</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>19268000</v>
-[...6 lines deleted...]
-      </c>
+        <v>19636500</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>0.009762432205331907</v>
+      </c>
+      <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>664-e659fb80-6920-4445-8c05-bc5162e9c233</t>
+          <t>664-fdb5a7f4-fdd4-4b6d-9327-a8ce328eece5</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>21511100</v>
+        <v>24040100</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>528528</v>
+        <v>584917</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>20435545</v>
-[...1 lines deleted...]
-      <c r="F8" s="2" t="inlineStr"/>
+        <v>21035087</v>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G8" s="7" t="n">
-        <v>40.7</v>
+        <v>41.1</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>32</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>21511100</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23864500</v>
+      </c>
+      <c r="M8" s="9" t="n">
+        <v>0.007358209893356241</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>21511100</v>
+        <v>24040100</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P8" s="9" t="n">
-        <v>46191</v>
+      <c r="P8" s="10" t="n">
+        <v>46238</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>664-0698fd5a-f048-4a40-b6de-cb0a91e1a184</t>
+          <t>664-b6319d72-54ab-4fe0-bda6-719c7f60f7dc</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>23049500</v>
+        <v>24111800</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>563557</v>
+        <v>593887</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>21897025</v>
-[...5 lines deleted...]
-      </c>
+        <v>22906210</v>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>40.9</v>
+        <v>40.6</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>23049500</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23938400</v>
+      </c>
+      <c r="M9" s="9" t="n">
+        <v>0.007243591885840324</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>23049500</v>
-[...6 lines deleted...]
-      </c>
+        <v>23591500</v>
+      </c>
+      <c r="O9" s="9" t="n">
+        <v>0.02205455354682831</v>
+      </c>
+      <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>664-a8e78c79-d1a1-4132-a6f5-c499478419b2</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>35605300</v>
+        <v>36188000</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>574279</v>
+        <v>583677</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>33825035</v>
-[...1 lines deleted...]
-      <c r="F10" s="2" t="inlineStr"/>
+        <v>34378600</v>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G10" s="7" t="n">
         <v>62</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>20</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>33</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 6</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>35605300</v>
+        <v>36188000</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>35014800</v>
-[...2 lines deleted...]
-        <v>0.01686429738282098</v>
+        <v>36188000</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>664-489c1932-c0e9-4f90-8030-eec0c58135d4</t>
+          <t>664-a42a2d87-9f65-4698-accb-7e294d5f2438</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>35674000</v>
+        <v>36339500</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>450429</v>
+        <v>490412</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>33890300</v>
+        <v>31797062</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>79.2</v>
+        <v>74.09999999999999</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 3</t>
+          <t>Корпус 1, Секция 6</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>35674000</v>
+        <v>36339500</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>34261200</v>
-[...2 lines deleted...]
-        <v>0.04123615051428438</v>
+        <v>36339500</v>
+      </c>
+      <c r="O11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>664-0d11af48-d869-4910-bf1c-5787f8cd643b</t>
+          <t>664-a1fa8131-374c-4da9-bc26-0a435192ef4a</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>47955200</v>
+        <v>50018900</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>506926</v>
+        <v>576919</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>45557440</v>
-[...1 lines deleted...]
-      <c r="F12" s="2" t="inlineStr"/>
+        <v>43766537</v>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G12" s="7" t="n">
-        <v>94.59999999999999</v>
+        <v>86.7</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>47955200</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>49611500</v>
+      </c>
+      <c r="M12" s="9" t="n">
+        <v>0.008211805730526189</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>47347700</v>
-[...2 lines deleted...]
-        <v>0.01283061268023579</v>
+        <v>48537400</v>
+      </c>
+      <c r="O12" s="9" t="n">
+        <v>0.03052285454103434</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>664-a1fa8131-374c-4da9-bc26-0a435192ef4a</t>
+          <t>664-f522d627-fd7d-4358-83f4-caa2221acf55</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>48167100</v>
+        <v>50500400</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>555561</v>
+        <v>582473</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>40339946</v>
+        <v>47975380</v>
       </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>86.7</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>35</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>48167100</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50093000</v>
+      </c>
+      <c r="M13" s="9" t="n">
+        <v>0.008132872856486935</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>47566000</v>
-[...2 lines deleted...]
-        <v>0.01263717781608712</v>
+        <v>49018900</v>
+      </c>
+      <c r="O13" s="9" t="n">
+        <v>0.03022303642064592</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1404,51 +1410,51 @@
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>664-1c12f74f-2fd3-44ee-aaf5-3cd5a397d274</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C4" s="9" t="n">
+      <c r="C4" s="10" t="n">
         <v>46169</v>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>16470000</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>769626</v>
       </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I4" s="7" t="n">
         <v>21.4</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>4</v>
       </c>
@@ -1471,278 +1477,278 @@
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>16470000</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>664-7a9486a6-2dd2-400f-b8c0-f0d1df4799da</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>18655400</v>
+        <v>18847100</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>706644</v>
+        <v>713905</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>17722630</v>
+        <v>16491212</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>26.4</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>32</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>18655400</v>
+        <v>18847100</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>18655400</v>
       </c>
-      <c r="Q5" s="8" t="n">
-[...2 lines deleted...]
-      <c r="R5" s="9" t="n">
+      <c r="Q5" s="9" t="n">
+        <v>0.01027584506362769</v>
+      </c>
+      <c r="R5" s="10" t="n">
         <v>46191</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>664-9bda55ed-7312-4199-9856-8956622754c1</t>
+          <t>664-02747f73-f62b-4385-acff-504a2d75917d</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>19010100</v>
+        <v>19460200</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>733981</v>
+        <v>778408</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>18059595</v>
+        <v>18487190</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>25.9</v>
+        <v>25</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 7</t>
+          <t>Корпус 1, Секция 9</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>19010100</v>
+        <v>19460200</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>19010100</v>
-[...4 lines deleted...]
-      <c r="R6" s="9" t="n">
+        <v>19268000</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>0.009975088229188292</v>
+      </c>
+      <c r="R6" s="10" t="n">
         <v>46191</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>664-c42de477-ea6f-495a-b664-72fd06e01325</t>
+          <t>664-aad7c22d-05c5-4cf1-a7e4-f444f66f096d</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>19176100</v>
+        <v>19620400</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>740390</v>
+        <v>784816</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>18217295</v>
+        <v>18639380</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>25.9</v>
+        <v>25</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 7</t>
+          <t>Корпус 1, Секция 9</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>19176100</v>
+        <v>19620400</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>19087700</v>
-[...4 lines deleted...]
-      <c r="R7" s="2" t="n"/>
+        <v>19428200</v>
+      </c>
+      <c r="Q7" s="9" t="n">
+        <v>0.009892836186574156</v>
+      </c>
+      <c r="R7" s="10" t="n">
+        <v>46191</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>664-02747f73-f62b-4385-acff-504a2d75917d</t>
+          <t>664-b17020dd-fcd1-4036-9a7c-aa11eca002b5</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>19268000</v>
+        <v>19828200</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>770720</v>
+        <v>751068</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>18304600</v>
+        <v>16606117</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>25</v>
+        <v>26.4</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 9</t>
+          <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>19268000</v>
+        <v>19828200</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>19268000</v>
-[...6 lines deleted...]
-      </c>
+        <v>19636500</v>
+      </c>
+      <c r="Q8" s="9" t="n">
+        <v>0.009762432205331907</v>
+      </c>
+      <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>664-b66b41dd-ee44-44bd-8723-072776e17b03</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C9" s="9" t="n">
+      <c r="C9" s="10" t="n">
         <v>46169</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>20154700</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>495201</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>17635362</v>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I9" s="7" t="n">
         <v>40.7</v>
       </c>
       <c r="J9" s="2" t="n">
@@ -1756,586 +1762,594 @@
           <t>2027-03</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>20154700</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>20154700</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>664-e659fb80-6920-4445-8c05-bc5162e9c233</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>664-0698fd5a-f048-4a40-b6de-cb0a91e1a184</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="10" t="n">
+        <v>46203</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>21511100</v>
+        <v>23049500</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>528528</v>
+        <v>563557</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>20435545</v>
-[...1 lines deleted...]
-      <c r="H10" s="2" t="inlineStr"/>
+        <v>21897025</v>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I10" s="7" t="n">
-        <v>40.7</v>
+        <v>40.9</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 10</t>
+          <t>Корпус 1, Секция 6</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>21511100</v>
+        <v>23049500</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>21511100</v>
+        <v>23049500</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R10" s="9" t="n">
+      <c r="R10" s="10" t="n">
         <v>46191</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>664-0698fd5a-f048-4a40-b6de-cb0a91e1a184</t>
+          <t>664-fdb5a7f4-fdd4-4b6d-9327-a8ce328eece5</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>23049500</v>
+        <v>24040100</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>563557</v>
+        <v>584917</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>21897025</v>
+        <v>21035087</v>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I11" s="7" t="n">
-        <v>40.9</v>
+        <v>41.1</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>23049500</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23864500</v>
+      </c>
+      <c r="O11" s="9" t="n">
+        <v>0.007358209893356241</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>23049500</v>
+        <v>24040100</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R11" s="9" t="n">
-        <v>46191</v>
+      <c r="R11" s="10" t="n">
+        <v>46238</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>664-50848bcf-4aae-43eb-ad2e-1216ca839a82</t>
-[...9 lines deleted...]
-      </c>
+          <t>664-b6319d72-54ab-4fe0-bda6-719c7f60f7dc</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>32724100</v>
+        <v>24111800</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>539112</v>
+        <v>593887</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>28633587</v>
-[...5 lines deleted...]
-      </c>
+        <v>22906210</v>
+      </c>
+      <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>60.7</v>
+        <v>40.6</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2027-03</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 9</t>
+          <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>32724100</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23938400</v>
+      </c>
+      <c r="O12" s="9" t="n">
+        <v>0.007243591885840324</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>31895800</v>
-[...2 lines deleted...]
-        <v>0.02596893634898639</v>
+        <v>23591500</v>
+      </c>
+      <c r="Q12" s="9" t="n">
+        <v>0.02205455354682831</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>664-a8e78c79-d1a1-4132-a6f5-c499478419b2</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>664-a4997e7a-6e32-4698-9c09-3c97fe8b4cfb</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>46219</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>35605300</v>
+        <v>36140100</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>574279</v>
-[...4 lines deleted...]
-      <c r="H13" s="2" t="inlineStr"/>
+        <v>464526</v>
+      </c>
+      <c r="G13" s="2" t="n"/>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I13" s="7" t="n">
-        <v>62</v>
+        <v>77.8</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K13" s="2" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 10</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>35605300</v>
+        <v>36140100</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>35014800</v>
-[...4 lines deleted...]
-      <c r="R13" s="2" t="n"/>
+        <v>36140100</v>
+      </c>
+      <c r="Q13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="10" t="n">
+        <v>46207</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>664-489c1932-c0e9-4f90-8030-eec0c58135d4</t>
+          <t>664-a8e78c79-d1a1-4132-a6f5-c499478419b2</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>35674000</v>
+        <v>36188000</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>450429</v>
+        <v>583677</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>33890300</v>
-[...1 lines deleted...]
-      <c r="H14" s="2" t="inlineStr"/>
+        <v>34378600</v>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I14" s="7" t="n">
-        <v>79.2</v>
+        <v>62</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="K14" s="2" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 3</t>
+          <t>Корпус 1, Секция 6</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>35674000</v>
+        <v>36188000</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>34261200</v>
-[...2 lines deleted...]
-        <v>0.04123615051428438</v>
+        <v>36188000</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>664-68de881f-d28d-4c5d-b041-d91c8cb38c8a</t>
-[...9 lines deleted...]
-      </c>
+          <t>664-a42a2d87-9f65-4698-accb-7e294d5f2438</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>36999000</v>
+        <v>36339500</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>500663</v>
+        <v>490412</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>30986662</v>
-[...5 lines deleted...]
-      </c>
+        <v>31797062</v>
+      </c>
+      <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>73.90000000000001</v>
+        <v>74.09999999999999</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>33</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2027-03</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 6</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>36999000</v>
+        <v>36339500</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>36399200</v>
-[...2 lines deleted...]
-        <v>0.01647838414031078</v>
+        <v>36339500</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>664-e04795d2-841a-4a16-ae9a-c07c927cdfba</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C16" s="9" t="n">
+      <c r="C16" s="10" t="n">
         <v>46185</v>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>47589700</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>503062</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>41640987</v>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I16" s="7" t="n">
         <v>94.59999999999999</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>26</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>33</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2027-03</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 6</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
         <v>47589700</v>
       </c>
       <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>47065300</v>
-[...2 lines deleted...]
-        <v>0.01114196658684848</v>
+        <v>47589700</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>664-0d11af48-d869-4910-bf1c-5787f8cd643b</t>
+          <t>664-a1fa8131-374c-4da9-bc26-0a435192ef4a</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>47955200</v>
+        <v>50018900</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>506926</v>
+        <v>576919</v>
       </c>
       <c r="G17" s="6" t="n">
-        <v>45557440</v>
-[...1 lines deleted...]
-      <c r="H17" s="2" t="inlineStr"/>
+        <v>43766537</v>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I17" s="7" t="n">
-        <v>94.59999999999999</v>
+        <v>86.7</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K17" s="2" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>47955200</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>49611500</v>
+      </c>
+      <c r="O17" s="9" t="n">
+        <v>0.008211805730526189</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>47347700</v>
-[...2 lines deleted...]
-        <v>0.01283061268023579</v>
+        <v>48537400</v>
+      </c>
+      <c r="Q17" s="9" t="n">
+        <v>0.03052285454103434</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>664-a1fa8131-374c-4da9-bc26-0a435192ef4a</t>
+          <t>664-f522d627-fd7d-4358-83f4-caa2221acf55</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>48167100</v>
+        <v>50500400</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>555561</v>
+        <v>582473</v>
       </c>
       <c r="G18" s="6" t="n">
-        <v>40339946</v>
+        <v>47975380</v>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
         <v>86.7</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>35</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>48167100</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50093000</v>
+      </c>
+      <c r="O18" s="9" t="n">
+        <v>0.008132872856486935</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>47566000</v>
-[...2 lines deleted...]
-        <v>0.01263717781608712</v>
+        <v>49018900</v>
+      </c>
+      <c r="Q18" s="9" t="n">
+        <v>0.03022303642064592</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2421,58 +2435,58 @@
         <is>
           <t>Другое</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.03.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>54.3% (818 из 1506)</t>
+          <t>59.2% (892 из 1506)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>