--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -104,54 +104,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novye-gorizonty" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/81de9683-0ff2-471c-a2b1-9d6209124021" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/15f9c9b0-6136-47bd-8643-d4c6ff7bc347" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/bc7529b4-35d4-405b-970f-b9100c10ffd4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/42f34474-f988-4ce3-abe1-4feac792d270" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/b78e3c53-f90d-4fd8-8ec9-fbb15a3babf4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/760045f7-5bcd-4394-8d70-67e6a425a607" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/23e883f8-38f1-4d11-b24b-983bf38e64e7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/fa6d5d20-7d59-4957-b918-8428082987c8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/59b605c7-08d2-46e6-8593-78f71c73c933" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/270b2fba-05a1-4db5-9e3e-4e939d0e59cf" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novye-gorizonty" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/bc7529b4-35d4-405b-970f-b9100c10ffd4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/15f9c9b0-6136-47bd-8643-d4c6ff7bc347" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/42f34474-f988-4ce3-abe1-4feac792d270" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/0ac07b04-78d7-4c64-9849-ec73aec96aca" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/760045f7-5bcd-4394-8d70-67e6a425a607" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/ab121ce3-1168-4de3-afce-a1d1d4fe70a5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/fa6d5d20-7d59-4957-b918-8428082987c8" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/966aabf0-54ef-4fce-91cb-5efb4803d649" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/270b2fba-05a1-4db5-9e3e-4e939d0e59cf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/2eb8d265-d222-4ba0-8bdb-b8772222509d" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novye-gorizonty" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/48d3ea35-b2d6-448f-a0e3-1c1d5f60faa5" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/81de9683-0ff2-471c-a2b1-9d6209124021" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/15f9c9b0-6136-47bd-8643-d4c6ff7bc347" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/bc7529b4-35d4-405b-970f-b9100c10ffd4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/42f34474-f988-4ce3-abe1-4feac792d270" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/ed755759-095a-4ed2-ba0f-2552696c16e5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/b78e3c53-f90d-4fd8-8ec9-fbb15a3babf4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/760045f7-5bcd-4394-8d70-67e6a425a607" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/e333e637-aa7c-47bc-a35d-2723a7c7b8c4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/23e883f8-38f1-4d11-b24b-983bf38e64e7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/fa6d5d20-7d59-4957-b918-8428082987c8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/59b605c7-08d2-46e6-8593-78f71c73c933" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/270b2fba-05a1-4db5-9e3e-4e939d0e59cf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/806b062d-3adc-4836-88d5-cb2c0019b983" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/5afe5ee9-8ee3-4ba7-9a47-bfcfe6aca478" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novye-gorizonty" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/48d3ea35-b2d6-448f-a0e3-1c1d5f60faa5" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/bc7529b4-35d4-405b-970f-b9100c10ffd4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/15f9c9b0-6136-47bd-8643-d4c6ff7bc347" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/42f34474-f988-4ce3-abe1-4feac792d270" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/ed755759-095a-4ed2-ba0f-2552696c16e5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/0ac07b04-78d7-4c64-9849-ec73aec96aca" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/760045f7-5bcd-4394-8d70-67e6a425a607" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/ab121ce3-1168-4de3-afce-a1d1d4fe70a5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/2a7e8e76-c448-482d-a1e2-ecb8af238b0d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/e333e637-aa7c-47bc-a35d-2723a7c7b8c4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/fa6d5d20-7d59-4957-b918-8428082987c8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/966aabf0-54ef-4fce-91cb-5efb4803d649" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/270b2fba-05a1-4db5-9e3e-4e939d0e59cf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/2eb8d265-d222-4ba0-8bdb-b8772222509d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/vladivostok/apartments/f386aeca-8e4a-4c0f-9016-15c514f6f349" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Жилой квартал «Новые Горизонты» · Владивосток · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Жилой квартал «Новые Горизонты» · Владивосток · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,584 +644,606 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>665-81de9683-0ff2-471c-a2b1-9d6209124021</t>
+          <t>665-bc7529b4-35d4-405b-970f-b9100c10ffd4</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>8219200</v>
+        <v>8403600</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>274890</v>
+        <v>325721</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>7643856</v>
+        <v>7815348</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>29.9</v>
+        <v>25.8</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5, Секция 1</t>
+          <t>Корпус 4, Секция 3</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>8178500</v>
+        <v>8403600</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.004976462676529926</v>
+        <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>8219200</v>
-[...1 lines deleted...]
-      <c r="O4" s="9" t="n">
+        <v>8403600</v>
+      </c>
+      <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>665-15f9c9b0-6136-47bd-8643-d4c6ff7bc347</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>8285300</v>
+        <v>8412400</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>277100</v>
+        <v>281351</v>
       </c>
       <c r="E5" s="2" t="n"/>
-      <c r="F5" s="2" t="inlineStr"/>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G5" s="7" t="n">
         <v>29.9</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>17</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>8244600</v>
+        <v>8412400</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.004936564539213546</v>
+        <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>8285300</v>
-[...1 lines deleted...]
-      <c r="O5" s="9" t="n">
+        <v>8412400</v>
+      </c>
+      <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>665-bc7529b4-35d4-405b-970f-b9100c10ffd4</t>
+          <t>665-42f34474-f988-4ce3-abe1-4feac792d270</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>8333400</v>
+        <v>8502100</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>323000</v>
+        <v>334728</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>7750062</v>
-[...1 lines deleted...]
-      <c r="F6" s="2" t="inlineStr"/>
+        <v>7906953</v>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G6" s="7" t="n">
-        <v>25.8</v>
+        <v>25.4</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 4, Секция 3</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>8293900</v>
+        <v>8502100</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.004762536321875113</v>
+        <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8267600</v>
+        <v>8502100</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.00795877884754947</v>
+        <v>0</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>665-42f34474-f988-4ce3-abe1-4feac792d270</t>
+          <t>665-0ac07b04-78d7-4c64-9849-ec73aec96aca</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>8433100</v>
+        <v>9189900</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>332012</v>
-[...4 lines deleted...]
-      <c r="F7" s="2" t="inlineStr"/>
+        <v>251090</v>
+      </c>
+      <c r="E7" s="2" t="n"/>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G7" s="7" t="n">
-        <v>25.4</v>
+        <v>36.6</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4, Секция 3</t>
+          <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>8389900</v>
+        <v>9189900</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.005149048260408348</v>
+        <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>8364000</v>
-[...2 lines deleted...]
-        <v>0.008261597321855571</v>
+        <v>9102800</v>
+      </c>
+      <c r="O7" s="9" t="n">
+        <v>0.009568484422375532</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>665-b78e3c53-f90d-4fd8-8ec9-fbb15a3babf4</t>
+          <t>665-760045f7-5bcd-4394-8d70-67e6a425a607</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>9146300</v>
+        <v>9441900</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>249899</v>
+        <v>236639</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>8506059</v>
+        <v>8780967</v>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G8" s="7" t="n">
-        <v>36.6</v>
+        <v>39.9</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5, Секция 2</t>
+          <t>Корпус 4, Секция 2</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>9053000</v>
+        <v>9441900</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.01030597591958467</v>
+        <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>8897500</v>
-[...2 lines deleted...]
-        <v>0.02796291093003653</v>
+        <v>9347000</v>
+      </c>
+      <c r="O8" s="9" t="n">
+        <v>0.01015299026425591</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>665-760045f7-5bcd-4394-8d70-67e6a425a607</t>
+          <t>665-ab121ce3-1168-4de3-afce-a1d1d4fe70a5</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>9272400</v>
+        <v>9530100</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>232391</v>
+        <v>238850</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>8623332</v>
-[...1 lines deleted...]
-      <c r="F9" s="2" t="inlineStr"/>
+        <v>8100585</v>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G9" s="7" t="n">
         <v>39.9</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 4, Секция 2</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>9177400</v>
+        <v>9530100</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.01035151567982217</v>
+        <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>9272400</v>
-[...1 lines deleted...]
-      <c r="O9" s="9" t="n">
+        <v>9530100</v>
+      </c>
+      <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>665-23e883f8-38f1-4d11-b24b-983bf38e64e7</t>
+          <t>665-fa6d5d20-7d59-4957-b918-8428082987c8</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>10839700</v>
+        <v>11062800</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>223039</v>
+        <v>227630</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>10080921</v>
+        <v>10288404</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>48.6</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>10781900</v>
+        <v>11062800</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.00536083621625131</v>
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>10600100</v>
+        <v>11062800</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.02260356034377034</v>
+        <v>0</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>665-fa6d5d20-7d59-4957-b918-8428082987c8</t>
+          <t>665-966aabf0-54ef-4fce-91cb-5efb4803d649</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>11029800</v>
+        <v>11062800</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>226951</v>
+        <v>227630</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>10257714</v>
-[...1 lines deleted...]
-      <c r="F11" s="2" t="inlineStr"/>
+        <v>9403380</v>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G11" s="7" t="n">
         <v>48.6</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>10971900</v>
+        <v>11062800</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.005277116998878954</v>
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10790200</v>
+        <v>11062800</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.02220533447016737</v>
+        <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>665-59b605c7-08d2-46e6-8593-78f71c73c933</t>
+          <t>665-270b2fba-05a1-4db5-9e3e-4e939d0e59cf</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>15319600</v>
+        <v>15409500</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>228310</v>
-[...1 lines deleted...]
-      <c r="E12" s="2" t="n"/>
+        <v>210800</v>
+      </c>
+      <c r="E12" s="6" t="n">
+        <v>14330835</v>
+      </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>67.09999999999999</v>
+        <v>73.09999999999999</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4, Секция 3</t>
+          <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>15319600</v>
-[...1 lines deleted...]
-      <c r="M12" s="9" t="n">
+        <v>15409500</v>
+      </c>
+      <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>15125700</v>
+        <v>15409500</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.01281924142353742</v>
+        <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>665-270b2fba-05a1-4db5-9e3e-4e939d0e59cf</t>
+          <t>665-2eb8d265-d222-4ba0-8bdb-b8772222509d</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>15359800</v>
+        <v>15409500</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>210120</v>
-[...4 lines deleted...]
-      <c r="F13" s="2" t="inlineStr"/>
+        <v>210800</v>
+      </c>
+      <c r="E13" s="2" t="n"/>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G13" s="7" t="n">
         <v>73.09999999999999</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>15359800</v>
-[...1 lines deleted...]
-      <c r="M13" s="9" t="n">
+        <v>15409500</v>
+      </c>
+      <c r="M13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>15310100</v>
+        <v>15409500</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.003246223081495222</v>
+        <v>0</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1432,865 +1454,903 @@
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I4" s="7" t="n">
         <v>29.9</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2027-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>8112500</v>
       </c>
-      <c r="O4" s="9" t="n">
+      <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>8112500</v>
       </c>
-      <c r="Q4" s="9" t="n">
+      <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>665-81de9683-0ff2-471c-a2b1-9d6209124021</t>
+          <t>665-bc7529b4-35d4-405b-970f-b9100c10ffd4</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>8219200</v>
+        <v>8403600</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>274890</v>
+        <v>325721</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>7643856</v>
+        <v>7815348</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>29.9</v>
+        <v>25.8</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5, Секция 1</t>
+          <t>Корпус 4, Секция 3</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>8178500</v>
+        <v>8403600</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.004976462676529926</v>
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>8219200</v>
-[...1 lines deleted...]
-      <c r="Q5" s="9" t="n">
+        <v>8403600</v>
+      </c>
+      <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>665-15f9c9b0-6136-47bd-8643-d4c6ff7bc347</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>8285300</v>
+        <v>8412400</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>277100</v>
+        <v>281351</v>
       </c>
       <c r="G6" s="2" t="n"/>
-      <c r="H6" s="2" t="inlineStr"/>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I6" s="7" t="n">
         <v>29.9</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8244600</v>
+        <v>8412400</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.004936564539213546</v>
+        <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>8285300</v>
-[...1 lines deleted...]
-      <c r="Q6" s="9" t="n">
+        <v>8412400</v>
+      </c>
+      <c r="Q6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>665-bc7529b4-35d4-405b-970f-b9100c10ffd4</t>
+          <t>665-42f34474-f988-4ce3-abe1-4feac792d270</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>8333400</v>
+        <v>8502100</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>323000</v>
+        <v>334728</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>7750062</v>
-[...1 lines deleted...]
-      <c r="H7" s="2" t="inlineStr"/>
+        <v>7906953</v>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I7" s="7" t="n">
-        <v>25.8</v>
+        <v>25.4</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>12</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 4, Секция 3</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>8293900</v>
+        <v>8502100</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.004762536321875113</v>
+        <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>8267600</v>
+        <v>8502100</v>
       </c>
       <c r="Q7" s="8" t="n">
-        <v>0.00795877884754947</v>
+        <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>665-42f34474-f988-4ce3-abe1-4feac792d270</t>
-[...3 lines deleted...]
-      <c r="C8" s="2" t="n"/>
+          <t>665-ed755759-095a-4ed2-ba0f-2552696c16e5</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="n">
+        <v>46158</v>
+      </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>8433100</v>
+        <v>8623700</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>332012</v>
+        <v>235620</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>7842783</v>
-[...1 lines deleted...]
-      <c r="H8" s="2" t="inlineStr"/>
+        <v>8020041</v>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I8" s="7" t="n">
-        <v>25.4</v>
+        <v>36.6</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4, Секция 3</t>
+          <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>8389900</v>
+        <v>8623700</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.005149048260408348</v>
+        <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>8364000</v>
+        <v>8623700</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.008261597321855571</v>
+        <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>665-ed755759-095a-4ed2-ba0f-2552696c16e5</t>
-[...9 lines deleted...]
-      </c>
+          <t>665-0ac07b04-78d7-4c64-9849-ec73aec96aca</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>8623700</v>
+        <v>9189900</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>235620</v>
-[...3 lines deleted...]
-      </c>
+        <v>251090</v>
+      </c>
+      <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I9" s="7" t="n">
         <v>36.6</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>8623700</v>
-[...1 lines deleted...]
-      <c r="O9" s="9" t="n">
+        <v>9189900</v>
+      </c>
+      <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>8623700</v>
+        <v>9102800</v>
       </c>
       <c r="Q9" s="9" t="n">
-        <v>0</v>
+        <v>0.009568484422375532</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>665-b78e3c53-f90d-4fd8-8ec9-fbb15a3babf4</t>
+          <t>665-760045f7-5bcd-4394-8d70-67e6a425a607</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr"/>
       <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>9146300</v>
+        <v>9441900</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>249899</v>
+        <v>236639</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>8506059</v>
+        <v>8780967</v>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I10" s="7" t="n">
-        <v>36.6</v>
+        <v>39.9</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5, Секция 2</t>
+          <t>Корпус 4, Секция 2</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>9053000</v>
+        <v>9441900</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.01030597591958467</v>
+        <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>8897500</v>
-[...2 lines deleted...]
-        <v>0.02796291093003653</v>
+        <v>9347000</v>
+      </c>
+      <c r="Q10" s="9" t="n">
+        <v>0.01015299026425591</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>665-760045f7-5bcd-4394-8d70-67e6a425a607</t>
+          <t>665-ab121ce3-1168-4de3-afce-a1d1d4fe70a5</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>9272400</v>
+        <v>9530100</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>232391</v>
+        <v>238850</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>8623332</v>
-[...1 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+        <v>8100585</v>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
         <v>39.9</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 4, Секция 2</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>9177400</v>
+        <v>9530100</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.01035151567982217</v>
+        <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>9272400</v>
-[...1 lines deleted...]
-      <c r="Q11" s="9" t="n">
+        <v>9530100</v>
+      </c>
+      <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>665-e333e637-aa7c-47bc-a35d-2723a7c7b8c4</t>
+          <t>665-2a7e8e76-c448-482d-a1e2-ecb8af238b0d</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C12" s="10" t="n">
-        <v>46170</v>
+        <v>46239</v>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>10567100</v>
+        <v>9597000</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>217430</v>
-[...3 lines deleted...]
-      </c>
+        <v>224229</v>
+      </c>
+      <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I12" s="7" t="n">
-        <v>48.6</v>
+        <v>42.8</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2027-06</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 5, Секция 1</t>
+          <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10567100</v>
-[...1 lines deleted...]
-      <c r="O12" s="9" t="n">
+        <v>9597000</v>
+      </c>
+      <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>10567100</v>
+        <v>9495200</v>
       </c>
       <c r="Q12" s="9" t="n">
-        <v>0</v>
+        <v>0.01072120650433903</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>665-23e883f8-38f1-4d11-b24b-983bf38e64e7</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>665-e333e637-aa7c-47bc-a35d-2723a7c7b8c4</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>46170</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>10839700</v>
+        <v>10567100</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>223039</v>
+        <v>217430</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>10080921</v>
-[...1 lines deleted...]
-      <c r="H13" s="2" t="inlineStr"/>
+        <v>9827403</v>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I13" s="7" t="n">
         <v>48.6</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2027-06</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>10781900</v>
+        <v>10567100</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.00536083621625131</v>
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>10600100</v>
+        <v>10567100</v>
       </c>
       <c r="Q13" s="8" t="n">
-        <v>0.02260356034377034</v>
+        <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>665-fa6d5d20-7d59-4957-b918-8428082987c8</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>11029800</v>
+        <v>11062800</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>226951</v>
+        <v>227630</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>10257714</v>
+        <v>10288404</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>48.6</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>11</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>10971900</v>
+        <v>11062800</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.005277116998878954</v>
+        <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10790200</v>
+        <v>11062800</v>
       </c>
       <c r="Q14" s="8" t="n">
-        <v>0.02220533447016737</v>
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>665-59b605c7-08d2-46e6-8593-78f71c73c933</t>
+          <t>665-966aabf0-54ef-4fce-91cb-5efb4803d649</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>15319600</v>
+        <v>11062800</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>228310</v>
-[...2 lines deleted...]
-      <c r="H15" s="2" t="inlineStr"/>
+        <v>227630</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>9403380</v>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I15" s="7" t="n">
-        <v>67.09999999999999</v>
+        <v>48.6</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4, Секция 3</t>
+          <t>Корпус 5, Секция 1</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>15319600</v>
-[...1 lines deleted...]
-      <c r="O15" s="9" t="n">
+        <v>11062800</v>
+      </c>
+      <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>15125700</v>
+        <v>11062800</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0.01281924142353742</v>
+        <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>665-270b2fba-05a1-4db5-9e3e-4e939d0e59cf</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>15359800</v>
+        <v>15409500</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>210120</v>
+        <v>210800</v>
       </c>
       <c r="G16" s="6" t="n">
-        <v>14284614</v>
+        <v>14330835</v>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>73.09999999999999</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>15359800</v>
-[...1 lines deleted...]
-      <c r="O16" s="9" t="n">
+        <v>15409500</v>
+      </c>
+      <c r="O16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>15310100</v>
+        <v>15409500</v>
       </c>
       <c r="Q16" s="8" t="n">
-        <v>0.003246223081495222</v>
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>665-806b062d-3adc-4836-88d5-cb2c0019b983</t>
-[...9 lines deleted...]
-      </c>
+          <t>665-2eb8d265-d222-4ba0-8bdb-b8772222509d</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>16448900</v>
+        <v>15409500</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>227509</v>
-[...4 lines deleted...]
-      <c r="H17" s="2" t="inlineStr"/>
+        <v>210800</v>
+      </c>
+      <c r="G17" s="2" t="n"/>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I17" s="7" t="n">
-        <v>72.3</v>
+        <v>73.09999999999999</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Корпус 3, Секция 1</t>
+          <t>Корпус 5, Секция 2</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>16448900</v>
-[...1 lines deleted...]
-      <c r="O17" s="9" t="n">
+        <v>15409500</v>
+      </c>
+      <c r="O17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>16448900</v>
-[...1 lines deleted...]
-      <c r="Q17" s="9" t="n">
+        <v>15409500</v>
+      </c>
+      <c r="Q17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>665-5afe5ee9-8ee3-4ba7-9a47-bfcfe6aca478</t>
+          <t>665-f386aeca-8e4a-4c0f-9016-15c514f6f349</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="10" t="n">
-        <v>46200</v>
+        <v>46231</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E18" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="G18" s="2" t="n"/>
+      <c r="E18" s="6" t="n">
+        <v>16002200</v>
+      </c>
+      <c r="F18" s="6" t="n">
+        <v>221331</v>
+      </c>
+      <c r="G18" s="6" t="n">
+        <v>14401980</v>
+      </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Предпродажа</t>
+          <t>Забронировано</t>
         </is>
       </c>
       <c r="I18" s="7" t="n">
-        <v>67.09999999999999</v>
+        <v>72.3</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2027-06</t>
+          <t>2026-09</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 4, Секция 3</t>
-[...5 lines deleted...]
-      <c r="Q18" s="2" t="n"/>
+          <t>Корпус 3, Секция 1</t>
+        </is>
+      </c>
+      <c r="N18" s="6" t="n">
+        <v>16002200</v>
+      </c>
+      <c r="O18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P18" s="6" t="n">
+        <v>15951200</v>
+      </c>
+      <c r="Q18" s="9" t="n">
+        <v>0.003197251617433171</v>
+      </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
@@ -2375,58 +2435,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>91.1% (277 из 304)</t>
+          <t>93.8% (285 из 304)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>