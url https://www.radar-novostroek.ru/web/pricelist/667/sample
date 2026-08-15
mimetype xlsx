--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -52,54 +52,54 @@
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="12"/>
       <u val="single"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="002563EB"/>
       <u val="single"/>
     </font>
     <font>
-      <color rgb="00DC2626"/>
+      <color rgb="0016A34A"/>
     </font>
     <font>
-      <color rgb="0016A34A"/>
+      <color rgb="00DC2626"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
@@ -482,93 +482,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/semejnyj-kvartal-beregovoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/1f8be71e-fb40-44fe-9c65-45d9d2b360b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4f6d7de6-1bb1-49d5-88a9-53a789b7dd59" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/282eaa31-0030-42f4-a678-62929fbf7ecc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/3e1b22b7-2ffb-4222-901c-cfa902100526" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/c296032c-7e78-415f-9197-f55678c9ebb0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/cce4119f-761e-4553-866a-0a12dfa4d262" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/04c53b8b-590d-47e3-b98e-cdd322e336d4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/aea457ad-5431-48e0-8e85-1a62f3c61d6a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee3538e3-4bf7-4a68-b2ec-3917dd50b328" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/279231df-e209-4fd3-a0ed-4131e03b512f" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/semejnyj-kvartal-beregovoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/1f8be71e-fb40-44fe-9c65-45d9d2b360b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/118a949b-4a96-4a41-9243-1b209ea361ed" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/282eaa31-0030-42f4-a678-62929fbf7ecc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/3e1b22b7-2ffb-4222-901c-cfa902100526" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/c296032c-7e78-415f-9197-f55678c9ebb0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/04c53b8b-590d-47e3-b98e-cdd322e336d4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/3c3b8472-3679-4735-81d7-ad58e6539043" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee3538e3-4bf7-4a68-b2ec-3917dd50b328" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/0701427b-97dc-449f-aed7-eab137c9990a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/d64f5515-a04b-4a4e-98a1-c668c830c2dd" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/semejnyj-kvartal-beregovoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/1f8be71e-fb40-44fe-9c65-45d9d2b360b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4f6d7de6-1bb1-49d5-88a9-53a789b7dd59" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/282eaa31-0030-42f4-a678-62929fbf7ecc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/3e1b22b7-2ffb-4222-901c-cfa902100526" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/c296032c-7e78-415f-9197-f55678c9ebb0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/7027d1f6-538a-4fa9-9b41-bb95a2998081" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/cce4119f-761e-4553-866a-0a12dfa4d262" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/04c53b8b-590d-47e3-b98e-cdd322e336d4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/f0c6b679-3079-49f0-aea2-bd4c19294574" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/aea457ad-5431-48e0-8e85-1a62f3c61d6a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee3538e3-4bf7-4a68-b2ec-3917dd50b328" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/8229c0d8-a2a5-4087-8cbf-aab4550096ca" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/279231df-e209-4fd3-a0ed-4131e03b512f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/b30411f8-d14f-4eae-805f-7b0fc7aeb006" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/d64f5515-a04b-4a4e-98a1-c668c830c2dd" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/semejnyj-kvartal-beregovoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/1f8be71e-fb40-44fe-9c65-45d9d2b360b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4f6d7de6-1bb1-49d5-88a9-53a789b7dd59" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/118a949b-4a96-4a41-9243-1b209ea361ed" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/282eaa31-0030-42f4-a678-62929fbf7ecc" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/3e1b22b7-2ffb-4222-901c-cfa902100526" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/c296032c-7e78-415f-9197-f55678c9ebb0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/7027d1f6-538a-4fa9-9b41-bb95a2998081" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/cce4119f-761e-4553-866a-0a12dfa4d262" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/04c53b8b-590d-47e3-b98e-cdd322e336d4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/3c3b8472-3679-4735-81d7-ad58e6539043" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/aea457ad-5431-48e0-8e85-1a62f3c61d6a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee3538e3-4bf7-4a68-b2ec-3917dd50b328" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/0701427b-97dc-449f-aed7-eab137c9990a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/d64f5515-a04b-4a4e-98a1-c668c830c2dd" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/279231df-e209-4fd3-a0ed-4131e03b512f" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Семейный квартал «Береговой» · Екатеринбург · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Семейный квартал «Береговой» · Екатеринбург · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -665,550 +665,554 @@
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>667-1f8be71e-fb40-44fe-9c65-45d9d2b360b1</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
         <v>4830000</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>187938</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>4153800</v>
-[...1 lines deleted...]
-      <c r="F4" s="2" t="inlineStr"/>
+        <v>4105500</v>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G4" s="7" t="n">
         <v>25.7</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>16</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
         <v>4830000</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>4801800</v>
-[...2 lines deleted...]
-        <v>0.005872797700862176</v>
+        <v>4830000</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>667-4f6d7de6-1bb1-49d5-88a9-53a789b7dd59</t>
+          <t>667-118a949b-4a96-4a41-9243-1b209ea361ed</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>4879100</v>
+        <v>4905200</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>203296</v>
+        <v>187939</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4196026</v>
+        <v>4169420</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>24</v>
+        <v>26.1</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 1</t>
+          <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>4879100</v>
+        <v>4905200</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4849800</v>
+        <v>5479400</v>
       </c>
       <c r="O5" s="9" t="n">
-        <v>0.006041486246855541</v>
+        <v>-0.1047924955287075</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>667-282eaa31-0030-42f4-a678-62929fbf7ecc</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
         <v>5096600</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>206340</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4383076</v>
-[...5 lines deleted...]
-      </c>
+        <v>4332110</v>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>24.7</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
         <v>5096600</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5066500</v>
-[...2 lines deleted...]
-        <v>0.005940984900819106</v>
+        <v>5096600</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>667-3e1b22b7-2ffb-4222-901c-cfa902100526</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
         <v>6051400</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>160515</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5204204</v>
+        <v>5143690</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>37.7</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
         <v>6051400</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6014700</v>
-[...2 lines deleted...]
-        <v>0.00610171745889238</v>
+        <v>6051400</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>667-c296032c-7e78-415f-9197-f55678c9ebb0</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
         <v>6115700</v>
       </c>
       <c r="D8" s="6" t="n">
         <v>167096</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5259502</v>
-[...1 lines deleted...]
-      <c r="F8" s="2" t="inlineStr"/>
+        <v>5198345</v>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G8" s="7" t="n">
         <v>36.6</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>18</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
         <v>6115700</v>
       </c>
       <c r="M8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6080000</v>
-[...2 lines deleted...]
-        <v>0.005871710526315789</v>
+        <v>6115700</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>667-cce4119f-761e-4553-866a-0a12dfa4d262</t>
+          <t>667-04c53b8b-590d-47e3-b98e-cdd322e336d4</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>7836600</v>
+        <v>7879300</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>134188</v>
+        <v>134920</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>6739476</v>
+        <v>6697405</v>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G9" s="7" t="n">
         <v>58.4</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>10897300</v>
-[...2 lines deleted...]
-        <v>-0.2808677378800253</v>
+        <v>7879300</v>
+      </c>
+      <c r="M9" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>7772600</v>
-[...2 lines deleted...]
-        <v>0.008234052955253068</v>
+        <v>7836600</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0.005448791567771737</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>667-04c53b8b-590d-47e3-b98e-cdd322e336d4</t>
+          <t>667-3c3b8472-3679-4735-81d7-ad58e6539043</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>7836600</v>
+        <v>7886500</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>134188</v>
+        <v>135043</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6739476</v>
+        <v>6703525</v>
       </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>58.4</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>10897300</v>
-[...2 lines deleted...]
-        <v>-0.2808677378800253</v>
+        <v>7886500</v>
+      </c>
+      <c r="M10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7793900</v>
-[...2 lines deleted...]
-        <v>0.005478643554574732</v>
+        <v>7843800</v>
+      </c>
+      <c r="O10" s="10" t="n">
+        <v>0.005443789999745021</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>667-aea457ad-5431-48e0-8e85-1a62f3c61d6a</t>
+          <t>667-ee3538e3-4bf7-4a68-b2ec-3917dd50b328</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>10084400</v>
+        <v>10592000</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>139673</v>
+        <v>139552</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>8672584</v>
+        <v>9003200</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>72.2</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>10084400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10536500</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0.005267403786836236</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10022800</v>
-[...2 lines deleted...]
-        <v>0.006145987149299597</v>
+        <v>10536500</v>
+      </c>
+      <c r="O11" s="10" t="n">
+        <v>0.005267403786836236</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>667-ee3538e3-4bf7-4a68-b2ec-3917dd50b328</t>
+          <t>667-0701427b-97dc-449f-aed7-eab137c9990a</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>10536500</v>
+        <v>10629000</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>138821</v>
+        <v>140040</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>9061390</v>
+        <v>9034650</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>75.90000000000001</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>10536500</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10573500</v>
+      </c>
+      <c r="M12" s="10" t="n">
+        <v>0.005248971485317066</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10471700</v>
-[...2 lines deleted...]
-        <v>0.006188106993133875</v>
+        <v>10573500</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0.005248971485317066</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>667-279231df-e209-4fd3-a0ed-4131e03b512f</t>
+          <t>667-d64f5515-a04b-4a4e-98a1-c668c830c2dd</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="n"/>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Предпродажа</t>
         </is>
       </c>
       <c r="G13" s="7" t="n">
         <v>98.5</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>24</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L13" s="2" t="n"/>
       <c r="M13" s="2" t="n"/>
       <c r="N13" s="2" t="n"/>
       <c r="O13" s="2" t="n"/>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
@@ -1403,864 +1407,886 @@
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>667-1f8be71e-fb40-44fe-9c65-45d9d2b360b1</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>4830000</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>187938</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>4153800</v>
-[...1 lines deleted...]
-      <c r="H4" s="2" t="inlineStr"/>
+        <v>4105500</v>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I4" s="7" t="n">
         <v>25.7</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>4830000</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>4801800</v>
-[...2 lines deleted...]
-        <v>0.005872797700862176</v>
+        <v>4830000</v>
+      </c>
+      <c r="Q4" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>667-4f6d7de6-1bb1-49d5-88a9-53a789b7dd59</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr"/>
-      <c r="C5" s="2" t="n"/>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="11" t="n">
+        <v>46234</v>
+      </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>4879100</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>203296</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>4196026</v>
       </c>
-      <c r="H5" s="2" t="inlineStr"/>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I5" s="7" t="n">
         <v>24</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>4879100</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>4849800</v>
-[...2 lines deleted...]
-        <v>0.006041486246855541</v>
+        <v>4879100</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>667-282eaa31-0030-42f4-a678-62929fbf7ecc</t>
+          <t>667-118a949b-4a96-4a41-9243-1b209ea361ed</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5096600</v>
+        <v>4905200</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>206340</v>
+        <v>187939</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>4383076</v>
-[...5 lines deleted...]
-      </c>
+        <v>4169420</v>
+      </c>
+      <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>24.7</v>
+        <v>26.1</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 1</t>
+          <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5096600</v>
+        <v>4905200</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>5066500</v>
+        <v>5479400</v>
       </c>
       <c r="Q6" s="9" t="n">
-        <v>0.005940984900819106</v>
+        <v>-0.1047924955287075</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>667-3e1b22b7-2ffb-4222-901c-cfa902100526</t>
+          <t>667-282eaa31-0030-42f4-a678-62929fbf7ecc</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>6051400</v>
+        <v>5096600</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>160515</v>
+        <v>206340</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>5204204</v>
+        <v>4332110</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>37.7</v>
+        <v>24.7</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>6051400</v>
+        <v>5096600</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>6014700</v>
-[...2 lines deleted...]
-        <v>0.00610171745889238</v>
+        <v>5096600</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>667-c296032c-7e78-415f-9197-f55678c9ebb0</t>
+          <t>667-3e1b22b7-2ffb-4222-901c-cfa902100526</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>6115700</v>
+        <v>6051400</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>167096</v>
+        <v>160515</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>5259502</v>
+        <v>5143690</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>36.6</v>
+        <v>37.7</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6115700</v>
+        <v>6051400</v>
       </c>
       <c r="O8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>6080000</v>
-[...2 lines deleted...]
-        <v>0.005871710526315789</v>
+        <v>6051400</v>
+      </c>
+      <c r="Q8" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>667-7027d1f6-538a-4fa9-9b41-bb95a2998081</t>
-[...9 lines deleted...]
-      </c>
+          <t>667-c296032c-7e78-415f-9197-f55678c9ebb0</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>6352900</v>
+        <v>6115700</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>152714</v>
-[...1 lines deleted...]
-      <c r="G9" s="2" t="n"/>
+        <v>167096</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>5198345</v>
+      </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I9" s="7" t="n">
-        <v>41.6</v>
+        <v>36.6</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2028-01</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 4</t>
+          <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6352900</v>
+        <v>6115700</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>6352900</v>
+        <v>6115700</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>667-cce4119f-761e-4553-866a-0a12dfa4d262</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>667-7027d1f6-538a-4fa9-9b41-bb95a2998081</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="11" t="n">
+        <v>46169</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7836600</v>
+        <v>6352900</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>134188</v>
-[...3 lines deleted...]
-      </c>
+        <v>152714</v>
+      </c>
+      <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I10" s="7" t="n">
-        <v>58.4</v>
+        <v>41.6</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2028-06</t>
+          <t>2028-01</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 3</t>
+          <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>10897300</v>
-[...2 lines deleted...]
-        <v>-0.2808677378800253</v>
+        <v>6352900</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7772600</v>
-[...2 lines deleted...]
-        <v>0.008234052955253068</v>
+        <v>6352900</v>
+      </c>
+      <c r="Q10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>667-04c53b8b-590d-47e3-b98e-cdd322e336d4</t>
-[...3 lines deleted...]
-      <c r="C11" s="2" t="n"/>
+          <t>667-cce4119f-761e-4553-866a-0a12dfa4d262</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C11" s="11" t="n">
+        <v>46203</v>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>7836600</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>134188</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>6739476</v>
       </c>
-      <c r="H11" s="2" t="inlineStr"/>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
         <v>58.4</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10897300</v>
-[...2 lines deleted...]
-        <v>-0.2808677378800253</v>
+        <v>7836600</v>
+      </c>
+      <c r="O11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>7793900</v>
-[...2 lines deleted...]
-        <v>0.005478643554574732</v>
+        <v>7836600</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>667-f0c6b679-3079-49f0-aea2-bd4c19294574</t>
-[...9 lines deleted...]
-      </c>
+          <t>667-04c53b8b-590d-47e3-b98e-cdd322e336d4</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>9264000</v>
+        <v>7879300</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>159724</v>
+        <v>134920</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>7689120</v>
+        <v>6697405</v>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I12" s="7" t="n">
-        <v>58</v>
+        <v>58.4</v>
       </c>
       <c r="J12" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="K12" s="2" t="n">
         <v>17</v>
       </c>
-      <c r="K12" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 2</t>
+          <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>9264000</v>
+        <v>7879300</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>9264000</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7836600</v>
+      </c>
+      <c r="Q12" s="10" t="n">
+        <v>0.005448791567771737</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>667-aea457ad-5431-48e0-8e85-1a62f3c61d6a</t>
+          <t>667-3c3b8472-3679-4735-81d7-ad58e6539043</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>10084400</v>
+        <v>7886500</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>139673</v>
+        <v>135043</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>8672584</v>
+        <v>6703525</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>72.2</v>
+        <v>58.4</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="K13" s="2" t="n">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 4</t>
+          <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>10084400</v>
+        <v>7886500</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>10022800</v>
-[...2 lines deleted...]
-        <v>0.006145987149299597</v>
+        <v>7843800</v>
+      </c>
+      <c r="Q13" s="10" t="n">
+        <v>0.005443789999745021</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>667-ee3538e3-4bf7-4a68-b2ec-3917dd50b328</t>
-[...3 lines deleted...]
-      <c r="C14" s="2" t="n"/>
+          <t>667-aea457ad-5431-48e0-8e85-1a62f3c61d6a</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C14" s="11" t="n">
+        <v>46231</v>
+      </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>10536500</v>
+        <v>10084400</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>138821</v>
+        <v>139673</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>9061390</v>
-[...1 lines deleted...]
-      <c r="H14" s="2" t="inlineStr"/>
+        <v>8672584</v>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I14" s="7" t="n">
-        <v>75.90000000000001</v>
+        <v>72.2</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>10536500</v>
+        <v>10084400</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10471700</v>
-[...2 lines deleted...]
-        <v>0.006188106993133875</v>
+        <v>10084400</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>667-8229c0d8-a2a5-4087-8cbf-aab4550096ca</t>
-[...9 lines deleted...]
-      </c>
+          <t>667-ee3538e3-4bf7-4a68-b2ec-3917dd50b328</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>12049900</v>
+        <v>10592000</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>143451</v>
+        <v>139552</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>10362914</v>
+        <v>9003200</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>84</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2028-01</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 1</t>
+          <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>12049900</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10536500</v>
+      </c>
+      <c r="O15" s="10" t="n">
+        <v>0.005267403786836236</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>11978300</v>
-[...2 lines deleted...]
-        <v>0.005977475935650301</v>
+        <v>10536500</v>
+      </c>
+      <c r="Q15" s="10" t="n">
+        <v>0.005267403786836236</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>667-279231df-e209-4fd3-a0ed-4131e03b512f</t>
+          <t>667-0701427b-97dc-449f-aed7-eab137c9990a</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>4</t>
-[...9 lines deleted...]
-      </c>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="6" t="n">
+        <v>10629000</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>140040</v>
+      </c>
+      <c r="G16" s="6" t="n">
+        <v>9034650</v>
+      </c>
+      <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>98.5</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 1</t>
-[...5 lines deleted...]
-      <c r="Q16" s="2" t="n"/>
+          <t>Корпус 1, Секция 4</t>
+        </is>
+      </c>
+      <c r="N16" s="6" t="n">
+        <v>10573500</v>
+      </c>
+      <c r="O16" s="10" t="n">
+        <v>0.005248971485317066</v>
+      </c>
+      <c r="P16" s="6" t="n">
+        <v>10573500</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0.005248971485317066</v>
+      </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>667-b30411f8-d14f-4eae-805f-7b0fc7aeb006</t>
-[...9 lines deleted...]
-      </c>
+          <t>667-d64f5515-a04b-4a4e-98a1-c668c830c2dd</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E17" s="2" t="n"/>
       <c r="F17" s="2" t="n"/>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Предпродажа</t>
         </is>
       </c>
       <c r="I17" s="7" t="n">
-        <v>28.6</v>
+        <v>98.5</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N17" s="2" t="n"/>
       <c r="O17" s="2" t="n"/>
       <c r="P17" s="2" t="n"/>
       <c r="Q17" s="2" t="n"/>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>667-d64f5515-a04b-4a4e-98a1-c668c830c2dd</t>
+          <t>667-279231df-e209-4fd3-a0ed-4131e03b512f</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C18" s="11" t="n">
-        <v>46201</v>
+        <v>46249</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="2" t="n"/>
       <c r="F18" s="2" t="n"/>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Предпродажа</t>
         </is>
       </c>
       <c r="I18" s="7" t="n">
         <v>98.5</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N18" s="2" t="n"/>
       <c r="O18" s="2" t="n"/>
       <c r="P18" s="2" t="n"/>
       <c r="Q18" s="2" t="n"/>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
@@ -2363,58 +2389,58 @@
         <is>
           <t>Другое</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.03.2028</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>31.7% (299 из 943)</t>
+          <t>35.3% (333 из 943)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>