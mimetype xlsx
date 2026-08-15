--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -104,57 +104,57 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/sovremennyj-kvartal-kurchatov" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/abf74a41-a727-4cc8-bf71-954eb03310ce" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/023b221e-0b09-4fee-af97-d9db9773ffdb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee02d6af-a5d4-44ba-8e1c-3c6125443a72" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/6f4d3e2c-172b-434b-b899-e2dc707f547b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/989af4b2-24d4-49c5-8a1f-a4c4006bb20c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ea283db0-1521-4a3f-a581-a4943343e694" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/a3386023-c82c-4e80-880f-0145da33afc8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/64d34d30-119c-4cfd-87df-ab6d23ad3b3a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/943b2860-4c94-4a81-b741-6f8d65c67229" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/sovremennyj-kvartal-kurchatov" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/abf74a41-a727-4cc8-bf71-954eb03310ce" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/023b221e-0b09-4fee-af97-d9db9773ffdb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee02d6af-a5d4-44ba-8e1c-3c6125443a72" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/6f4d3e2c-172b-434b-b899-e2dc707f547b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/989af4b2-24d4-49c5-8a1f-a4c4006bb20c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ea283db0-1521-4a3f-a581-a4943343e694" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/9babd4c8-7f1f-477e-b4b6-b4bb8e448595" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/943b2860-4c94-4a81-b741-6f8d65c67229" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/9933c0ed-dcb3-41c9-a98c-20976373b38d" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/sovremennyj-kvartal-kurchatov" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/abf74a41-a727-4cc8-bf71-954eb03310ce" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/023b221e-0b09-4fee-af97-d9db9773ffdb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee02d6af-a5d4-44ba-8e1c-3c6125443a72" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/6f4d3e2c-172b-434b-b899-e2dc707f547b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/989af4b2-24d4-49c5-8a1f-a4c4006bb20c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/26577613-edd8-4e16-b4aa-66e1cd2bbcc4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ea283db0-1521-4a3f-a581-a4943343e694" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/a3386023-c82c-4e80-880f-0145da33afc8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/64d34d30-119c-4cfd-87df-ab6d23ad3b3a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/943b2860-4c94-4a81-b741-6f8d65c67229" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/e4a23384-2eb2-4b97-966c-8941eeb3930b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/c8fd7ca5-6c82-4e11-a2f1-13bcf54675ac" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/51724c93-8f90-46f5-a3b0-1937d6a66e65" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/d3dc0d7a-a99a-4725-bb65-0c11ea5c9ae4" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/sovremennyj-kvartal-kurchatov" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/abf74a41-a727-4cc8-bf71-954eb03310ce" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/023b221e-0b09-4fee-af97-d9db9773ffdb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ee02d6af-a5d4-44ba-8e1c-3c6125443a72" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/6f4d3e2c-172b-434b-b899-e2dc707f547b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/c36a94f3-01c4-4820-acfb-df0a6f7d08ec" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/989af4b2-24d4-49c5-8a1f-a4c4006bb20c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/ea283db0-1521-4a3f-a581-a4943343e694" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/9babd4c8-7f1f-477e-b4b6-b4bb8e448595" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/a3386023-c82c-4e80-880f-0145da33afc8" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/b4a84215-7225-4942-bbc7-a5f182302b51" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/943b2860-4c94-4a81-b741-6f8d65c67229" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/9933c0ed-dcb3-41c9-a98c-20976373b38d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/633069d3-f217-4365-8689-4fb2fbc034b7" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/ekb/apartments/a82f4c04-968a-446d-92e8-c792d9dc4260" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Современный квартал «Курчатов» · Екатеринбург · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Современный квартал «Курчатов» · Екатеринбург · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,575 +653,587 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>668-abf74a41-a727-4cc8-bf71-954eb03310ce</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>5577600</v>
+        <v>5624200</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>188432</v>
+        <v>190007</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>4685184</v>
+        <v>4780570</v>
       </c>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>29.6</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
+        <v>5612300</v>
+      </c>
+      <c r="M4" s="8" t="n">
+        <v>0.002120342818452328</v>
+      </c>
+      <c r="N4" s="6" t="n">
         <v>5577600</v>
       </c>
-      <c r="M4" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.005715934293802629</v>
+      <c r="O4" s="8" t="n">
+        <v>0.008354847963281698</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>668-023b221e-0b09-4fee-af97-d9db9773ffdb</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>5871600</v>
+        <v>5976200</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>193782</v>
+        <v>197234</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4932144</v>
+        <v>5079770</v>
       </c>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>30.3</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>5871600</v>
+        <v>5964000</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0</v>
+        <v>0.00204560697518444</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>5839200</v>
-[...2 lines deleted...]
-        <v>0.005548705302096177</v>
+        <v>5928300</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0.008079887994872054</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>668-ee02d6af-a5d4-44ba-8e1c-3c6125443a72</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5877700</v>
+        <v>5985200</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>195923</v>
+        <v>199507</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4937268</v>
+        <v>5087420</v>
       </c>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>30</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5877700</v>
+        <v>5973200</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0</v>
+        <v>0.002008973414585147</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5845600</v>
-[...2 lines deleted...]
-        <v>0.005491309703024497</v>
+        <v>5937800</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0.007982754555559298</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>668-6f4d3e2c-172b-434b-b899-e2dc707f547b</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>6029500</v>
+        <v>6080800</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>184954</v>
+        <v>186528</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>5064780</v>
+        <v>5168680</v>
       </c>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>32.6</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
+        <v>6067700</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>0.002158972922194571</v>
+      </c>
+      <c r="N7" s="6" t="n">
         <v>6029500</v>
       </c>
-      <c r="M7" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.005805127862945602</v>
+      <c r="O7" s="8" t="n">
+        <v>0.008508168173148686</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>668-4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>6089800</v>
+        <v>6175900</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>167302</v>
+        <v>169668</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5115432</v>
-[...1 lines deleted...]
-      <c r="F8" s="2" t="inlineStr"/>
+        <v>5249515</v>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G8" s="7" t="n">
         <v>36.4</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
+        <v>6161300</v>
+      </c>
+      <c r="M8" s="8" t="n">
+        <v>0.002369629785921802</v>
+      </c>
+      <c r="N8" s="6" t="n">
         <v>6089800</v>
       </c>
-      <c r="M8" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.006428795716339718</v>
+      <c r="O8" s="8" t="n">
+        <v>0.01413839534960097</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>668-989af4b2-24d4-49c5-8a1f-a4c4006bb20c</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>6114200</v>
+        <v>6200300</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>167973</v>
+        <v>170338</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5135928</v>
+        <v>5270255</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>36.4</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
+        <v>6185700</v>
+      </c>
+      <c r="M9" s="8" t="n">
+        <v>0.002360282587257707</v>
+      </c>
+      <c r="N9" s="6" t="n">
         <v>6114200</v>
       </c>
-      <c r="M9" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.006419541743481696</v>
+      <c r="O9" s="8" t="n">
+        <v>0.0140819731117726</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>668-ea283db0-1521-4a3f-a581-a4943343e694</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>7600700</v>
+        <v>7860700</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>159010</v>
+        <v>164450</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>6384588</v>
-[...1 lines deleted...]
-      <c r="F10" s="2" t="inlineStr"/>
+        <v>6681595</v>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G10" s="7" t="n">
         <v>47.8</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>7600700</v>
+        <v>7847900</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0</v>
+        <v>0.001631009569438958</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7556000</v>
-[...2 lines deleted...]
-        <v>0.005915828480677607</v>
+        <v>7677400</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0.02387527027379061</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>668-a3386023-c82c-4e80-880f-0145da33afc8</t>
+          <t>668-9babd4c8-7f1f-477e-b4b6-b4bb8e448595</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>7667400</v>
+        <v>7925800</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>161419</v>
+        <v>166859</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6440616</v>
-[...1 lines deleted...]
-      <c r="F11" s="2" t="inlineStr"/>
+        <v>6736930</v>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G11" s="7" t="n">
         <v>47.5</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>7667400</v>
+        <v>7913100</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0</v>
+        <v>0.00160493359113369</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7622900</v>
-[...2 lines deleted...]
-        <v>0.005837673326424327</v>
+        <v>7743600</v>
+      </c>
+      <c r="O11" s="8" t="n">
+        <v>0.02352910790846635</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>668-64d34d30-119c-4cfd-87df-ab6d23ad3b3a</t>
+          <t>668-943b2860-4c94-4a81-b741-6f8d65c67229</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>10828300</v>
+        <v>11066100</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>126647</v>
+        <v>136619</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>9095772</v>
+        <v>9406185</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>85.5</v>
+        <v>81</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>10828300</v>
+        <v>11033500</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0</v>
+        <v>0.002954638147460008</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10771200</v>
-[...2 lines deleted...]
-        <v>0.005301173499702911</v>
+        <v>10962500</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0.009450399087799316</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>668-943b2860-4c94-4a81-b741-6f8d65c67229</t>
+          <t>668-9933c0ed-dcb3-41c9-a98c-20976373b38d</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>10930000</v>
+        <v>11117700</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>134938</v>
+        <v>138625</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>9181200</v>
+        <v>9450045</v>
       </c>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>81</v>
+        <v>80.2</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>10930000</v>
+        <v>11085500</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0</v>
+        <v>0.002904695322718867</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>10865000</v>
-[...2 lines deleted...]
-        <v>0.005982512655315232</v>
+        <v>11015100</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0.009314486477653403</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1393,868 +1405,908 @@
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>668-abf74a41-a727-4cc8-bf71-954eb03310ce</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr"/>
       <c r="C4" s="2" t="n"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>5577600</v>
+        <v>5624200</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>188432</v>
+        <v>190007</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>4685184</v>
+        <v>4780570</v>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>29.6</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
+        <v>5612300</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0.002120342818452328</v>
+      </c>
+      <c r="P4" s="6" t="n">
         <v>5577600</v>
       </c>
-      <c r="O4" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.005715934293802629</v>
+      <c r="Q4" s="8" t="n">
+        <v>0.008354847963281698</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>668-023b221e-0b09-4fee-af97-d9db9773ffdb</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>5871600</v>
+        <v>5976200</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>193782</v>
+        <v>197234</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>4932144</v>
+        <v>5079770</v>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>30.3</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>5871600</v>
+        <v>5964000</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0</v>
+        <v>0.00204560697518444</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>5839200</v>
-[...2 lines deleted...]
-        <v>0.005548705302096177</v>
+        <v>5928300</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0.008079887994872054</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>668-ee02d6af-a5d4-44ba-8e1c-3c6125443a72</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>5877700</v>
+        <v>5985200</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>195923</v>
+        <v>199507</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>4937268</v>
+        <v>5087420</v>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>30</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5877700</v>
+        <v>5973200</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0</v>
+        <v>0.002008973414585147</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>5845600</v>
-[...2 lines deleted...]
-        <v>0.005491309703024497</v>
+        <v>5937800</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0.007982754555559298</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>668-6f4d3e2c-172b-434b-b899-e2dc707f547b</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>6029500</v>
+        <v>6080800</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>184954</v>
+        <v>186528</v>
       </c>
       <c r="G7" s="6" t="n">
-        <v>5064780</v>
+        <v>5168680</v>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>32.6</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
+        <v>6067700</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0.002158972922194571</v>
+      </c>
+      <c r="P7" s="6" t="n">
         <v>6029500</v>
       </c>
-      <c r="O7" s="8" t="n">
-[...6 lines deleted...]
-        <v>0.005805127862945602</v>
+      <c r="Q7" s="8" t="n">
+        <v>0.008508168173148686</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>668-4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac</t>
-[...3 lines deleted...]
-      <c r="C8" s="2" t="n"/>
+          <t>668-c36a94f3-01c4-4820-acfb-df0a6f7d08ec</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C8" s="9" t="n">
+        <v>46219</v>
+      </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>6089800</v>
+        <v>6114200</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>167302</v>
+        <v>167973</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>5115432</v>
-[...1 lines deleted...]
-      <c r="H8" s="2" t="inlineStr"/>
+        <v>5135928</v>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I8" s="7" t="n">
         <v>36.4</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>6089800</v>
-[...1 lines deleted...]
-      <c r="O8" s="8" t="n">
+        <v>6114200</v>
+      </c>
+      <c r="O8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>6050900</v>
-[...2 lines deleted...]
-        <v>0.006428795716339718</v>
+        <v>6114200</v>
+      </c>
+      <c r="Q8" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>668-989af4b2-24d4-49c5-8a1f-a4c4006bb20c</t>
+          <t>668-4fee6ec7-a5b0-4dd6-a3c4-6a189e9b21ac</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>6114200</v>
+        <v>6175900</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>167973</v>
+        <v>169668</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>5135928</v>
-[...1 lines deleted...]
-      <c r="H9" s="2" t="inlineStr"/>
+        <v>5249515</v>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I9" s="7" t="n">
         <v>36.4</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>6114200</v>
+        <v>6161300</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0</v>
+        <v>0.002369629785921802</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>6075200</v>
-[...2 lines deleted...]
-        <v>0.006419541743481696</v>
+        <v>6089800</v>
+      </c>
+      <c r="Q9" s="8" t="n">
+        <v>0.01413839534960097</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>668-26577613-edd8-4e16-b4aa-66e1cd2bbcc4</t>
-[...9 lines deleted...]
-      </c>
+          <t>668-989af4b2-24d4-49c5-8a1f-a4c4006bb20c</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7540400</v>
+        <v>6200300</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>177005</v>
+        <v>170338</v>
       </c>
       <c r="G10" s="6" t="n">
-        <v>6333936</v>
+        <v>5270255</v>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>42.6</v>
+        <v>36.4</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 5</t>
+          <t>Корпус 1, Секция 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7540400</v>
+        <v>6185700</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0</v>
+        <v>0.002360282587257707</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>7500500</v>
-[...2 lines deleted...]
-        <v>0.005319645356976202</v>
+        <v>6114200</v>
+      </c>
+      <c r="Q10" s="8" t="n">
+        <v>0.0140819731117726</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>668-ea283db0-1521-4a3f-a581-a4943343e694</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7600700</v>
+        <v>7860700</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>159010</v>
+        <v>164450</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>6384588</v>
-[...1 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+        <v>6681595</v>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
         <v>47.8</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7600700</v>
+        <v>7847900</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0</v>
+        <v>0.001631009569438958</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>7556000</v>
-[...2 lines deleted...]
-        <v>0.005915828480677607</v>
+        <v>7677400</v>
+      </c>
+      <c r="Q11" s="8" t="n">
+        <v>0.02387527027379061</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>668-a3386023-c82c-4e80-880f-0145da33afc8</t>
+          <t>668-9babd4c8-7f1f-477e-b4b6-b4bb8e448595</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>7667400</v>
+        <v>7925800</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>161419</v>
+        <v>166859</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>6440616</v>
-[...1 lines deleted...]
-      <c r="H12" s="2" t="inlineStr"/>
+        <v>6736930</v>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I12" s="7" t="n">
         <v>47.5</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>7667400</v>
+        <v>7913100</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0</v>
+        <v>0.00160493359113369</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>7622900</v>
-[...2 lines deleted...]
-        <v>0.005837673326424327</v>
+        <v>7743600</v>
+      </c>
+      <c r="Q12" s="8" t="n">
+        <v>0.02352910790846635</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>668-64d34d30-119c-4cfd-87df-ab6d23ad3b3a</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>668-a3386023-c82c-4e80-880f-0145da33afc8</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>46249</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>10828300</v>
+        <v>7925800</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>126647</v>
+        <v>166859</v>
       </c>
       <c r="G13" s="6" t="n">
-        <v>9095772</v>
+        <v>6736930</v>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>85.5</v>
+        <v>47.5</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 6</t>
+          <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>10828300</v>
+        <v>7913100</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0</v>
+        <v>0.00160493359113369</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>10771200</v>
-[...2 lines deleted...]
-        <v>0.005301173499702911</v>
+        <v>7743600</v>
+      </c>
+      <c r="Q13" s="8" t="n">
+        <v>0.02352910790846635</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>668-943b2860-4c94-4a81-b741-6f8d65c67229</t>
-[...3 lines deleted...]
-      <c r="C14" s="2" t="n"/>
+          <t>668-b4a84215-7225-4942-bbc7-a5f182302b51</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C14" s="9" t="n">
+        <v>46211</v>
+      </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>10930000</v>
+        <v>9005200</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>134938</v>
+        <v>148846</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>9181200</v>
+        <v>7564368</v>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>81</v>
+        <v>60.5</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 8</t>
+          <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>10930000</v>
-[...1 lines deleted...]
-      <c r="O14" s="8" t="n">
+        <v>9005200</v>
+      </c>
+      <c r="O14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>10865000</v>
-[...2 lines deleted...]
-        <v>0.005982512655315232</v>
+        <v>9005200</v>
+      </c>
+      <c r="Q14" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>668-e4a23384-2eb2-4b97-966c-8941eeb3930b</t>
-[...9 lines deleted...]
-      </c>
+          <t>668-943b2860-4c94-4a81-b741-6f8d65c67229</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr"/>
+      <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>13961100</v>
+        <v>11066100</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>179680</v>
+        <v>136619</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>11168880</v>
+        <v>9406185</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>77.7</v>
+        <v>81</v>
       </c>
       <c r="J15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K15" s="2" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 5</t>
+          <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>13961100</v>
+        <v>11033500</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0</v>
+        <v>0.002954638147460008</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>13961100</v>
+        <v>10962500</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0</v>
+        <v>0.009450399087799316</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>668-c8fd7ca5-6c82-4e11-a2f1-13bcf54675ac</t>
-[...9 lines deleted...]
-      </c>
+          <t>668-9933c0ed-dcb3-41c9-a98c-20976373b38d</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>2</t>
-[...9 lines deleted...]
-      </c>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="6" t="n">
+        <v>11117700</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>138625</v>
+      </c>
+      <c r="G16" s="6" t="n">
+        <v>9450045</v>
+      </c>
+      <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
-        <v>56.1</v>
+        <v>80.2</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 4</t>
-[...5 lines deleted...]
-      <c r="Q16" s="2" t="n"/>
+          <t>Корпус 1, Секция 8</t>
+        </is>
+      </c>
+      <c r="N16" s="6" t="n">
+        <v>11085500</v>
+      </c>
+      <c r="O16" s="8" t="n">
+        <v>0.002904695322718867</v>
+      </c>
+      <c r="P16" s="6" t="n">
+        <v>11015100</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0.009314486477653403</v>
+      </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>668-51724c93-8f90-46f5-a3b0-1937d6a66e65</t>
+          <t>668-633069d3-f217-4365-8689-4fb2fbc034b7</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C17" s="10" t="n">
-        <v>46201</v>
+      <c r="C17" s="9" t="n">
+        <v>46212</v>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E17" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="G17" s="2" t="n"/>
+      <c r="E17" s="6" t="n">
+        <v>11340700</v>
+      </c>
+      <c r="F17" s="6" t="n">
+        <v>133735</v>
+      </c>
+      <c r="G17" s="6" t="n">
+        <v>9526188</v>
+      </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Предпродажа</t>
+          <t>Забронировано</t>
         </is>
       </c>
       <c r="I17" s="7" t="n">
-        <v>68.8</v>
+        <v>84.8</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K17" s="2" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 1</t>
-[...5 lines deleted...]
-      <c r="Q17" s="2" t="n"/>
+          <t>Корпус 1, Секция 6</t>
+        </is>
+      </c>
+      <c r="N17" s="6" t="n">
+        <v>11340700</v>
+      </c>
+      <c r="O17" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6" t="n">
+        <v>11340700</v>
+      </c>
+      <c r="Q17" s="10" t="n">
+        <v>0</v>
+      </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>668-d3dc0d7a-a99a-4725-bb65-0c11ea5c9ae4</t>
+          <t>668-a82f4c04-968a-446d-92e8-c792d9dc4260</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
-      <c r="C18" s="10" t="n">
-        <v>46201</v>
+      <c r="C18" s="9" t="n">
+        <v>46249</v>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="2" t="n"/>
       <c r="F18" s="2" t="n"/>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Предпродажа</t>
         </is>
       </c>
       <c r="I18" s="7" t="n">
-        <v>68.7</v>
+        <v>66.5</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 1</t>
+          <t>Корпус 1, Секция 5</t>
         </is>
       </c>
       <c r="N18" s="2" t="n"/>
       <c r="O18" s="2" t="n"/>
       <c r="P18" s="2" t="n"/>
       <c r="Q18" s="2" t="n"/>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
@@ -2345,58 +2397,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>28.2% (134 из 476)</t>
+          <t>31.1% (148 из 476)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>