--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/gorod-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/fc1f4edb-406d-497a-b9bf-7b9c108f769b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/e3634544-f648-4168-bb25-d8dcc69cfe87" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/109d4300-c1da-43cd-b4c3-67e8d4fedd06" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/8f8fdb4b-2af0-40b4-bc73-dec19e63d45c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/cb81f9f2-55c8-406d-b139-a7040a048ef4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/dd58916d-2878-48db-aaad-af39e5726488" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/1edc5b55-1020-4104-bc1f-e6609805b5e7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/7a63a58a-9a2f-442f-86ca-697bc0b3a6f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/3b6278a5-ea77-4627-9ff1-99442506eaad" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/c30d722c-68fd-4416-9e47-1eb473cdf4af" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/gorod-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/fc1f4edb-406d-497a-b9bf-7b9c108f769b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/109d4300-c1da-43cd-b4c3-67e8d4fedd06" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/8f8fdb4b-2af0-40b4-bc73-dec19e63d45c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/e3634544-f648-4168-bb25-d8dcc69cfe87" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/cb81f9f2-55c8-406d-b139-a7040a048ef4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/dd58916d-2878-48db-aaad-af39e5726488" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/1edc5b55-1020-4104-bc1f-e6609805b5e7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/e68a3b92-f265-4cc8-8c52-7c545915aab7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/3b6278a5-ea77-4627-9ff1-99442506eaad" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/723e4ad3-e908-4bc4-9720-817630f6cb0a" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/gorod-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/92f97f9d-4a60-4bb6-857c-2a599adab6b6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/fc1f4edb-406d-497a-b9bf-7b9c108f769b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/e3634544-f648-4168-bb25-d8dcc69cfe87" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/109d4300-c1da-43cd-b4c3-67e8d4fedd06" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/8f8fdb4b-2af0-40b4-bc73-dec19e63d45c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/cb81f9f2-55c8-406d-b139-a7040a048ef4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/68260d63-8960-4187-8adf-60fee1544c9e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/dd58916d-2878-48db-aaad-af39e5726488" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/1edc5b55-1020-4104-bc1f-e6609805b5e7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/7a63a58a-9a2f-442f-86ca-697bc0b3a6f1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/a72e3711-0213-4135-afae-669f25e2d216" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/405f1418-f096-45d1-ae35-750219ac5fa2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/2381ea3e-8d2a-4e53-bf92-5981d0faeacf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/3b6278a5-ea77-4627-9ff1-99442506eaad" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/c30d722c-68fd-4416-9e47-1eb473cdf4af" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/gorod-park" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/92f97f9d-4a60-4bb6-857c-2a599adab6b6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/fc1f4edb-406d-497a-b9bf-7b9c108f769b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/109d4300-c1da-43cd-b4c3-67e8d4fedd06" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/8f8fdb4b-2af0-40b4-bc73-dec19e63d45c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/e3634544-f648-4168-bb25-d8dcc69cfe87" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/68260d63-8960-4187-8adf-60fee1544c9e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/cb81f9f2-55c8-406d-b139-a7040a048ef4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/dd58916d-2878-48db-aaad-af39e5726488" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/a72e3711-0213-4135-afae-669f25e2d216" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/1edc5b55-1020-4104-bc1f-e6609805b5e7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/e68a3b92-f265-4cc8-8c52-7c545915aab7" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/0cff6370-0105-42e2-9337-be9d7cb0d464" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/2381ea3e-8d2a-4e53-bf92-5981d0faeacf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/3b6278a5-ea77-4627-9ff1-99442506eaad" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/izhevsk/apartments/723e4ad3-e908-4bc4-9720-817630f6cb0a" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Город-парк · Ижевск · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Город-парк · Ижевск · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,563 +653,557 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>669-fc1f4edb-406d-497a-b9bf-7b9c108f769b</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>3664800</v>
+        <v>3779300</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>122160</v>
+        <v>125977</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>8</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>3623900</v>
+        <v>3760200</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.0112861833935815</v>
+        <v>0.005079517046965587</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>3623900</v>
+        <v>3686600</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.0112861833935815</v>
+        <v>0.02514512016492161</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>669-e3634544-f648-4168-bb25-d8dcc69cfe87</t>
+          <t>669-109d4300-c1da-43cd-b4c3-67e8d4fedd06</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>3706000</v>
+        <v>3836500</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>127793</v>
+        <v>129611</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
-        <v>29</v>
+        <v>29.6</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>8</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>3648000</v>
+        <v>3817700</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.01589912280701754</v>
+        <v>0.004924430940094822</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>3648000</v>
+        <v>3745000</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.01589912280701754</v>
+        <v>0.02443257676902537</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>669-109d4300-c1da-43cd-b4c3-67e8d4fedd06</t>
+          <t>669-8f8fdb4b-2af0-40b4-bc73-dec19e63d45c</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>3723500</v>
+        <v>3852700</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>125794</v>
+        <v>130159</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>29.6</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>8</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>3683200</v>
+        <v>3833800</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.01094157254561251</v>
+        <v>0.004929834628827795</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>3680500</v>
+        <v>3758500</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.01168319521804103</v>
+        <v>0.02506319010243448</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>669-8f8fdb4b-2af0-40b4-bc73-dec19e63d45c</t>
+          <t>669-e3634544-f648-4168-bb25-d8dcc69cfe87</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>3737000</v>
+        <v>3858900</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>126250</v>
+        <v>133066</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>29.6</v>
+        <v>29</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>8</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>3696600</v>
+        <v>3840500</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.01092896174863388</v>
+        <v>0.004791042832964458</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>3696600</v>
+        <v>3803600</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.01092896174863388</v>
+        <v>0.01453885792407193</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>669-cb81f9f2-55c8-406d-b139-a7040a048ef4</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>4266500</v>
+        <v>4372700</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>120523</v>
-[...1 lines deleted...]
-      <c r="E8" s="2" t="n"/>
+        <v>123523</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>4066611</v>
+      </c>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>35.4</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>8</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>4096000</v>
+        <v>4337300</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.0416259765625</v>
+        <v>0.008161759620040118</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>4096000</v>
+        <v>4324400</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.0416259765625</v>
+        <v>0.01116917953935806</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>669-dd58916d-2878-48db-aaad-af39e5726488</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>4356600</v>
+        <v>4466000</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>123068</v>
+        <v>126158</v>
       </c>
       <c r="E9" s="2" t="n"/>
-      <c r="F9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>35.4</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>4182800</v>
+        <v>4430600</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.04155111408625801</v>
+        <v>0.007989888502685866</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>4182800</v>
+        <v>4417700</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.04155111408625801</v>
+        <v>0.01093329107906829</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>669-1edc5b55-1020-4104-bc1f-e6609805b5e7</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>5546300</v>
+        <v>5904900</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>113887</v>
+        <v>121251</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>48.7</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 2</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>5471100</v>
+        <v>5847300</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.01374495074116722</v>
+        <v>0.009850700323226104</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>5395800</v>
+        <v>5581700</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.02789206419807999</v>
+        <v>0.05790350610029203</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>669-7a63a58a-9a2f-442f-86ca-697bc0b3a6f1</t>
+          <t>669-e68a3b92-f265-4cc8-8c52-7c545915aab7</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>5603300</v>
+        <v>6103400</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>116251</v>
+        <v>106890</v>
       </c>
       <c r="E11" s="2" t="n"/>
-      <c r="F11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>48.2</v>
+        <v>57.1</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 2</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>5528800</v>
+        <v>6072200</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.01347489509477644</v>
+        <v>0.005138170679490135</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>5454300</v>
+        <v>6067000</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.02731789597198541</v>
+        <v>0.005999670347783089</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>669-3b6278a5-ea77-4627-9ff1-99442506eaad</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>7085500</v>
+        <v>7310200</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>106070</v>
+        <v>109434</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>66.8</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 5</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>7006600</v>
+        <v>7273800</v>
       </c>
       <c r="M12" s="8" t="n">
-        <v>0.01126081123512117</v>
+        <v>0.005004261871373972</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>6860900</v>
+        <v>7194800</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.03273622994067834</v>
+        <v>0.01603936176127203</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>669-c30d722c-68fd-4416-9e47-1eb473cdf4af</t>
+          <t>669-723e4ad3-e908-4bc4-9720-817630f6cb0a</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>7091600</v>
+        <v>7335600</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>106162</v>
+        <v>109161</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>66.8</v>
+        <v>67.2</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 5</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>7012700</v>
+        <v>7299000</v>
       </c>
       <c r="M13" s="8" t="n">
-        <v>0.01125101601380353</v>
+        <v>0.005014385532264694</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>6873000</v>
+        <v>7219600</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.03180561617925214</v>
+        <v>0.01606737215358191</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1424,688 +1418,680 @@
         <v>29</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>3658600</v>
       </c>
       <c r="O4" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>3655900</v>
-[...2 lines deleted...]
-        <v>0.0007385322355644301</v>
+        <v>3658600</v>
+      </c>
+      <c r="Q4" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>669-fc1f4edb-406d-497a-b9bf-7b9c108f769b</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>3664800</v>
+        <v>3779300</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>122160</v>
+        <v>125977</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>30</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>1</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>3623900</v>
+        <v>3760200</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.0112861833935815</v>
+        <v>0.005079517046965587</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>3623900</v>
+        <v>3686600</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.0112861833935815</v>
+        <v>0.02514512016492161</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>669-e3634544-f648-4168-bb25-d8dcc69cfe87</t>
+          <t>669-109d4300-c1da-43cd-b4c3-67e8d4fedd06</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>3706000</v>
+        <v>3836500</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>127793</v>
+        <v>129611</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
-        <v>29</v>
+        <v>29.6</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>3648000</v>
+        <v>3817700</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.01589912280701754</v>
+        <v>0.004924430940094822</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>3648000</v>
+        <v>3745000</v>
       </c>
       <c r="Q6" s="8" t="n">
-        <v>0.01589912280701754</v>
+        <v>0.02443257676902537</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>669-109d4300-c1da-43cd-b4c3-67e8d4fedd06</t>
+          <t>669-8f8fdb4b-2af0-40b4-bc73-dec19e63d45c</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr"/>
       <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3723500</v>
+        <v>3852700</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>125794</v>
+        <v>130159</v>
       </c>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
         <v>29.6</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>3683200</v>
+        <v>3833800</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.01094157254561251</v>
+        <v>0.004929834628827795</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>3680500</v>
+        <v>3758500</v>
       </c>
       <c r="Q7" s="8" t="n">
-        <v>0.01168319521804103</v>
+        <v>0.02506319010243448</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>669-8f8fdb4b-2af0-40b4-bc73-dec19e63d45c</t>
+          <t>669-e3634544-f648-4168-bb25-d8dcc69cfe87</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>3737000</v>
+        <v>3858900</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>126250</v>
+        <v>133066</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>29.6</v>
+        <v>29</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>3696600</v>
+        <v>3840500</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.01092896174863388</v>
+        <v>0.004791042832964458</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>3696600</v>
+        <v>3803600</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.01092896174863388</v>
+        <v>0.01453885792407193</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>669-cb81f9f2-55c8-406d-b139-a7040a048ef4</t>
-[...3 lines deleted...]
-      <c r="C9" s="2" t="n"/>
+          <t>669-68260d63-8960-4187-8adf-60fee1544c9e</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C9" s="9" t="n">
+        <v>46192</v>
+      </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>4266500</v>
+        <v>4351900</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>120523</v>
+        <v>119887</v>
       </c>
       <c r="G9" s="2" t="n"/>
-      <c r="H9" s="2" t="inlineStr"/>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I9" s="7" t="n">
-        <v>35.4</v>
+        <v>36.3</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2028-06</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>4096000</v>
-[...2 lines deleted...]
-        <v>0.0416259765625</v>
+        <v>4351900</v>
+      </c>
+      <c r="O9" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>4096000</v>
-[...2 lines deleted...]
-        <v>0.0416259765625</v>
+        <v>4351900</v>
+      </c>
+      <c r="Q9" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>669-68260d63-8960-4187-8adf-60fee1544c9e</t>
-[...9 lines deleted...]
-      </c>
+          <t>669-cb81f9f2-55c8-406d-b139-a7040a048ef4</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr"/>
+      <c r="C10" s="2" t="n"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>4351900</v>
+        <v>4372700</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>119887</v>
-[...6 lines deleted...]
-      </c>
+        <v>123523</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>4066611</v>
+      </c>
+      <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>36.3</v>
+        <v>35.4</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>4351900</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4337300</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0.008161759620040118</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>4348600</v>
+        <v>4324400</v>
       </c>
       <c r="Q10" s="8" t="n">
-        <v>0.0007588649220438762</v>
+        <v>0.01116917953935806</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>669-dd58916d-2878-48db-aaad-af39e5726488</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>4356600</v>
+        <v>4466000</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>123068</v>
+        <v>126158</v>
       </c>
       <c r="G11" s="2" t="n"/>
-      <c r="H11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>35.4</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>8</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 4</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>4182800</v>
+        <v>4430600</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.04155111408625801</v>
+        <v>0.007989888502685866</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>4182800</v>
+        <v>4417700</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.04155111408625801</v>
+        <v>0.01093329107906829</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>669-1edc5b55-1020-4104-bc1f-e6609805b5e7</t>
-[...3 lines deleted...]
-      <c r="C12" s="2" t="n"/>
+          <t>669-a72e3711-0213-4135-afae-669f25e2d216</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>46171</v>
+      </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>5546300</v>
+        <v>5746400</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>113887</v>
+        <v>101527</v>
       </c>
       <c r="G12" s="2" t="n"/>
-      <c r="H12" s="2" t="inlineStr"/>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I12" s="7" t="n">
-        <v>48.7</v>
+        <v>56.6</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2028-06</t>
+          <t>2027-12</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 2</t>
+          <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>5471100</v>
-[...2 lines deleted...]
-        <v>0.01374495074116722</v>
+        <v>5746400</v>
+      </c>
+      <c r="O12" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>5395800</v>
-[...2 lines deleted...]
-        <v>0.02789206419807999</v>
+        <v>5746400</v>
+      </c>
+      <c r="Q12" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>669-7a63a58a-9a2f-442f-86ca-697bc0b3a6f1</t>
+          <t>669-1edc5b55-1020-4104-bc1f-e6609805b5e7</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>5603300</v>
+        <v>5904900</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>116251</v>
+        <v>121251</v>
       </c>
       <c r="G13" s="2" t="n"/>
-      <c r="H13" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>48.2</v>
+        <v>48.7</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 2</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>5528800</v>
+        <v>5847300</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.01347489509477644</v>
+        <v>0.009850700323226104</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>5454300</v>
+        <v>5581700</v>
       </c>
       <c r="Q13" s="8" t="n">
-        <v>0.02731789597198541</v>
+        <v>0.05790350610029203</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>669-a72e3711-0213-4135-afae-669f25e2d216</t>
-[...9 lines deleted...]
-      </c>
+          <t>669-e68a3b92-f265-4cc8-8c52-7c545915aab7</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>5746400</v>
+        <v>6103400</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>101527</v>
+        <v>106890</v>
       </c>
       <c r="G14" s="2" t="n"/>
-      <c r="H14" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>56.6</v>
+        <v>57.1</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 8</t>
+          <t>Корпус 1, Секция 2</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>5746400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6072200</v>
+      </c>
+      <c r="O14" s="8" t="n">
+        <v>0.005138170679490135</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>5746400</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6067000</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0.005999670347783089</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>669-405f1418-f096-45d1-ae35-750219ac5fa2</t>
+          <t>669-0cff6370-0105-42e2-9337-be9d7cb0d464</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C15" s="9" t="n">
-        <v>46198</v>
+        <v>46245</v>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>5921300</v>
+        <v>6552000</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>104617</v>
-[...3 lines deleted...]
-      </c>
+        <v>113161</v>
+      </c>
+      <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I15" s="7" t="n">
-        <v>56.6</v>
+        <v>57.9</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2027-12</t>
+          <t>2028-06</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>5833800</v>
-[...2 lines deleted...]
-        <v>0.01499880009599232</v>
+        <v>6552000</v>
+      </c>
+      <c r="O15" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>5813300</v>
+        <v>6420400</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0.01857808817711111</v>
+        <v>0.02049716528565199</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>669-2381ea3e-8d2a-4e53-bf92-5981d0faeacf</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C16" s="9" t="n">
         <v>46189</v>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>6796000</v>
       </c>
@@ -2122,162 +2108,162 @@
         <v>67.3</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2027-12</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 5</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
         <v>6796000</v>
       </c>
       <c r="O16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>6667600</v>
-[...2 lines deleted...]
-        <v>0.01925730397744316</v>
+        <v>6796000</v>
+      </c>
+      <c r="Q16" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>669-3b6278a5-ea77-4627-9ff1-99442506eaad</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr"/>
       <c r="C17" s="2" t="n"/>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>7085500</v>
+        <v>7310200</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>106070</v>
+        <v>109434</v>
       </c>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="7" t="n">
         <v>66.8</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 5</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>7006600</v>
+        <v>7273800</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0.01126081123512117</v>
+        <v>0.005004261871373972</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>6860900</v>
+        <v>7194800</v>
       </c>
       <c r="Q17" s="8" t="n">
-        <v>0.03273622994067834</v>
+        <v>0.01603936176127203</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>669-c30d722c-68fd-4416-9e47-1eb473cdf4af</t>
+          <t>669-723e4ad3-e908-4bc4-9720-817630f6cb0a</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>7091600</v>
+        <v>7335600</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>106162</v>
+        <v>109161</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>66.8</v>
+        <v>67.2</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2028-06</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 5</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>7012700</v>
+        <v>7299000</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>0.01125101601380353</v>
+        <v>0.005014385532264694</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>6873000</v>
+        <v>7219600</v>
       </c>
       <c r="Q18" s="8" t="n">
-        <v>0.03180561617925214</v>
+        <v>0.01606737215358191</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2363,58 +2349,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.12.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>212.8% (1032 из 485)</t>
+          <t>279.0% (1353 из 485)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>