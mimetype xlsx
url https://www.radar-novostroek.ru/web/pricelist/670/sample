--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/tsentr-gorodskoj-zhizni-prityazhenie-20" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/af61caa8-3804-413b-bf29-cf625d8ef28e" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7d360631-8bae-4c1f-a539-8060697d27a9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/ed5b6372-85de-4fee-8750-f41a1132fc5d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/1bd3784d-6a2c-414f-baf9-12558ba059b7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f7200e6e-0dd9-4b7d-a7ea-138d90f172cb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f3f77ccd-9146-4691-88c3-6af1f608bfae" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5b21d581-1616-4bba-a0bd-0f22148cad4a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/044dad2a-4a61-4a80-9bc6-5c21a8e884fb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/a9786e38-a1e3-417c-b82f-6d7a188e2d50" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/37efc27e-be3a-4064-87e7-25e7c363562f" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/tsentr-gorodskoj-zhizni-prityazhenie-20" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/af61caa8-3804-413b-bf29-cf625d8ef28e" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7d360631-8bae-4c1f-a539-8060697d27a9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/ed5b6372-85de-4fee-8750-f41a1132fc5d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/1bd3784d-6a2c-414f-baf9-12558ba059b7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f3f77ccd-9146-4691-88c3-6af1f608bfae" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2cf77bdc-539f-4c11-87fe-e0207f7e1bbc" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/31b865ba-10ed-4b7d-bef4-b6d804c97f85" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/3aca88fd-75ad-4d61-9af5-1da3b526fdc0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/a9786e38-a1e3-417c-b82f-6d7a188e2d50" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/37efc27e-be3a-4064-87e7-25e7c363562f" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/tsentr-gorodskoj-zhizni-prityazhenie-20" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/9b42ab90-9239-4f06-aea3-37f1c777dcd7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/af61caa8-3804-413b-bf29-cf625d8ef28e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7d360631-8bae-4c1f-a539-8060697d27a9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/3bd54435-483a-4887-9663-79548c721422" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/ed5b6372-85de-4fee-8750-f41a1132fc5d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/1bd3784d-6a2c-414f-baf9-12558ba059b7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/adddd8f0-7419-40fd-bdb5-c092d1c44f3b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f7200e6e-0dd9-4b7d-a7ea-138d90f172cb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f3f77ccd-9146-4691-88c3-6af1f608bfae" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5b21d581-1616-4bba-a0bd-0f22148cad4a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2700e70b-73de-4da7-a13d-58f0707ae3bc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/044dad2a-4a61-4a80-9bc6-5c21a8e884fb" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/a9786e38-a1e3-417c-b82f-6d7a188e2d50" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2cfd9a1c-327d-4d36-a5f2-a5c3d41929c9" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/37efc27e-be3a-4064-87e7-25e7c363562f" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/tsentr-gorodskoj-zhizni-prityazhenie-20" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/9b42ab90-9239-4f06-aea3-37f1c777dcd7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/af61caa8-3804-413b-bf29-cf625d8ef28e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7d360631-8bae-4c1f-a539-8060697d27a9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/3bd54435-483a-4887-9663-79548c721422" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/ed5b6372-85de-4fee-8750-f41a1132fc5d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/1bd3784d-6a2c-414f-baf9-12558ba059b7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/adddd8f0-7419-40fd-bdb5-c092d1c44f3b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f3f77ccd-9146-4691-88c3-6af1f608bfae" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2cf77bdc-539f-4c11-87fe-e0207f7e1bbc" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5b21d581-1616-4bba-a0bd-0f22148cad4a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/31b865ba-10ed-4b7d-bef4-b6d804c97f85" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/3aca88fd-75ad-4d61-9af5-1da3b526fdc0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/a9786e38-a1e3-417c-b82f-6d7a188e2d50" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2cfd9a1c-327d-4d36-a5f2-a5c3d41929c9" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/37efc27e-be3a-4064-87e7-25e7c363562f" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Центр городской жизни «Притяжение» 2.0 · Набережные Челны · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Центр городской жизни «Притяжение» 2.0 · Набережные Челны · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -659,561 +659,565 @@
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>670-af61caa8-3804-413b-bf29-cf625d8ef28e</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
         <v>6849400</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>242887</v>
       </c>
       <c r="E4" s="2" t="n"/>
-      <c r="F4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G4" s="7" t="n">
         <v>28.2</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 3</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
         <v>6849400</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>6835800</v>
-[...2 lines deleted...]
-        <v>0.001989525732174727</v>
+        <v>6849400</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>670-7d360631-8bae-4c1f-a539-8060697d27a9</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
         <v>6873700</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>242887</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>28.3</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 3</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
         <v>6873700</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>6860000</v>
-[...2 lines deleted...]
-        <v>0.001997084548104956</v>
+        <v>6873700</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>670-ed5b6372-85de-4fee-8750-f41a1132fc5d</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>7524400</v>
+        <v>7548700</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>221306</v>
+        <v>222021</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>34</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>15</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
+        <v>7548700</v>
+      </c>
+      <c r="M6" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="6" t="n">
         <v>7524400</v>
       </c>
-      <c r="M6" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="9" t="n">
-        <v>0.001997496471089568</v>
+        <v>0.003229493381532082</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>670-1bd3784d-6a2c-414f-baf9-12558ba059b7</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>7580900</v>
+        <v>7605400</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>221664</v>
+        <v>222380</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>34.2</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>10</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
+        <v>7605400</v>
+      </c>
+      <c r="M7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="6" t="n">
         <v>7580900</v>
       </c>
-      <c r="M7" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="9" t="n">
-        <v>0.001995823310158873</v>
+        <v>0.003231806249917556</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>670-f7200e6e-0dd9-4b7d-a7ea-138d90f172cb</t>
+          <t>670-f3f77ccd-9146-4691-88c3-6af1f608bfae</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>9412500</v>
+        <v>9589800</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>192092</v>
+        <v>195312</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>8283000</v>
-[...1 lines deleted...]
-      <c r="F8" s="2" t="inlineStr"/>
+        <v>8439024</v>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G8" s="7" t="n">
-        <v>49</v>
+        <v>49.1</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>9412500</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9496100</v>
+      </c>
+      <c r="M8" s="9" t="n">
+        <v>0.009867208643548404</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>9393700</v>
+        <v>9478600</v>
       </c>
       <c r="O8" s="9" t="n">
-        <v>0.002001341324504721</v>
+        <v>0.01173169033401557</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>670-f3f77ccd-9146-4691-88c3-6af1f608bfae</t>
+          <t>670-2cf77bdc-539f-4c11-87fe-e0207f7e1bbc</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>9431700</v>
+        <v>9613200</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>192092</v>
+        <v>195788</v>
       </c>
       <c r="E9" s="6" t="n">
-        <v>8299896</v>
+        <v>8459616</v>
       </c>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>49.1</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>20</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>9431700</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9519600</v>
+      </c>
+      <c r="M9" s="9" t="n">
+        <v>0.009832345896886424</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>9412900</v>
+        <v>9502000</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0.0019972590806234</v>
+        <v>0.01170279941065039</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>670-5b21d581-1616-4bba-a0bd-0f22148cad4a</t>
+          <t>670-31b865ba-10ed-4b7d-bef4-b6d804c97f85</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>11034800</v>
+        <v>11717400</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>163237</v>
-[...6 lines deleted...]
-      </c>
+        <v>173849</v>
+      </c>
+      <c r="E10" s="6" t="n">
+        <v>10311312</v>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
-        <v>67.59999999999999</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 2</t>
+          <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>11034800</v>
+        <v>11717400</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>11012800</v>
-[...2 lines deleted...]
-        <v>0.001997675432224321</v>
+        <v>11717400</v>
+      </c>
+      <c r="O10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>670-044dad2a-4a61-4a80-9bc6-5c21a8e884fb</t>
+          <t>670-3aca88fd-75ad-4d61-9af5-1da3b526fdc0</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>11320900</v>
+        <v>11808600</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>164787</v>
-[...6 lines deleted...]
-      </c>
+        <v>174683</v>
+      </c>
+      <c r="E11" s="6" t="n">
+        <v>10391568</v>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>68.7</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 2</t>
+          <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>11320900</v>
+        <v>11808600</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>11298300</v>
-[...2 lines deleted...]
-        <v>0.002000300930228442</v>
+        <v>11808600</v>
+      </c>
+      <c r="O11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>670-a9786e38-a1e3-417c-b82f-6d7a188e2d50</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>15020400</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>147259</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>102</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>14996100</v>
-[...2 lines deleted...]
-        <v>0.001620421309540481</v>
+        <v>15020400</v>
+      </c>
+      <c r="M12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>14917600</v>
-[...2 lines deleted...]
-        <v>0.006891188931195367</v>
+        <v>15020400</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>670-37efc27e-be3a-4064-87e7-25e7c363562f</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
         <v>15391500</v>
       </c>
       <c r="D13" s="6" t="n">
         <v>151194</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
         <v>101.8</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>15355100</v>
-[...2 lines deleted...]
-        <v>0.002370547896138742</v>
+        <v>15391500</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>15276000</v>
-[...2 lines deleted...]
-        <v>0.007560879811468971</v>
+        <v>15391500</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
@@ -1455,135 +1459,139 @@
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>670-af61caa8-3804-413b-bf29-cf625d8ef28e</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>6849400</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>242887</v>
       </c>
       <c r="G5" s="2" t="n"/>
-      <c r="H5" s="2" t="inlineStr"/>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I5" s="7" t="n">
         <v>28.2</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 3</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>6849400</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>6835800</v>
-[...2 lines deleted...]
-        <v>0.001989525732174727</v>
+        <v>6849400</v>
+      </c>
+      <c r="Q5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>670-7d360631-8bae-4c1f-a539-8060697d27a9</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr"/>
       <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>6873700</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>242887</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>28.3</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 3</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
         <v>6873700</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>6860000</v>
-[...2 lines deleted...]
-        <v>0.001997084548104956</v>
+        <v>6873700</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>670-3bd54435-483a-4887-9663-79548c721422</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
         <v>46161</v>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>6930600</v>
       </c>
@@ -1621,141 +1629,141 @@
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
         <v>6930600</v>
       </c>
       <c r="Q7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>670-ed5b6372-85de-4fee-8750-f41a1132fc5d</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>7524400</v>
+        <v>7548700</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>221306</v>
+        <v>222021</v>
       </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
         <v>34</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
+        <v>7548700</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="6" t="n">
         <v>7524400</v>
       </c>
-      <c r="O8" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q8" s="9" t="n">
-        <v>0.001997496471089568</v>
+        <v>0.003229493381532082</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>670-1bd3784d-6a2c-414f-baf9-12558ba059b7</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>7580900</v>
+        <v>7605400</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>221664</v>
+        <v>222380</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>34.2</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>10</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
+        <v>7605400</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="6" t="n">
         <v>7580900</v>
       </c>
-      <c r="O9" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="Q9" s="9" t="n">
-        <v>0.001995823310158873</v>
+        <v>0.003231806249917556</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>670-adddd8f0-7419-40fd-bdb5-c092d1c44f3b</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C10" s="10" t="n">
         <v>46171</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>9301500</v>
       </c>
@@ -1784,390 +1792,390 @@
           <t>2027-02</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
         <v>9301500</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>9301500</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>670-f7200e6e-0dd9-4b7d-a7ea-138d90f172cb</t>
+          <t>670-f3f77ccd-9146-4691-88c3-6af1f608bfae</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>9412500</v>
+        <v>9589800</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>192092</v>
+        <v>195312</v>
       </c>
       <c r="G11" s="6" t="n">
-        <v>8283000</v>
-[...1 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+        <v>8439024</v>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
-        <v>49</v>
+        <v>49.1</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>9412500</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9496100</v>
+      </c>
+      <c r="O11" s="9" t="n">
+        <v>0.009867208643548404</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>9393700</v>
+        <v>9478600</v>
       </c>
       <c r="Q11" s="9" t="n">
-        <v>0.002001341324504721</v>
+        <v>0.01173169033401557</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>670-f3f77ccd-9146-4691-88c3-6af1f608bfae</t>
+          <t>670-2cf77bdc-539f-4c11-87fe-e0207f7e1bbc</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>9431700</v>
+        <v>9613200</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>192092</v>
+        <v>195788</v>
       </c>
       <c r="G12" s="6" t="n">
-        <v>8299896</v>
+        <v>8459616</v>
       </c>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>49.1</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 2, Секция 1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>9431700</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9519600</v>
+      </c>
+      <c r="O12" s="9" t="n">
+        <v>0.009832345896886424</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>9412900</v>
+        <v>9502000</v>
       </c>
       <c r="Q12" s="9" t="n">
-        <v>0.0019972590806234</v>
+        <v>0.01170279941065039</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>670-5b21d581-1616-4bba-a0bd-0f22148cad4a</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr"/>
-      <c r="C13" s="2" t="n"/>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>46212</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>11034800</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>163237</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I13" s="7" t="n">
         <v>67.59999999999999</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 2</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
         <v>11034800</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>11012800</v>
-[...2 lines deleted...]
-        <v>0.001997675432224321</v>
+        <v>11034800</v>
+      </c>
+      <c r="Q13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>670-2700e70b-73de-4da7-a13d-58f0707ae3bc</t>
-[...9 lines deleted...]
-      </c>
+          <t>670-31b865ba-10ed-4b7d-bef4-b6d804c97f85</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr"/>
+      <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>11189500</v>
+        <v>11717400</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>164310</v>
-[...6 lines deleted...]
-      </c>
+        <v>173849</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>10311312</v>
+      </c>
+      <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>68.09999999999999</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2027-02</t>
+          <t>2027-08</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 2</t>
+          <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>11189500</v>
+        <v>11717400</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>11167200</v>
-[...2 lines deleted...]
-        <v>0.001996919550111039</v>
+        <v>11717400</v>
+      </c>
+      <c r="Q14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>670-044dad2a-4a61-4a80-9bc6-5c21a8e884fb</t>
+          <t>670-3aca88fd-75ad-4d61-9af5-1da3b526fdc0</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>11320900</v>
+        <v>11808600</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>164787</v>
-[...6 lines deleted...]
-      </c>
+        <v>174683</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>10391568</v>
+      </c>
+      <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>68.7</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 2</t>
+          <t>Корпус 2, Секция 2</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>11320900</v>
+        <v>11808600</v>
       </c>
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>11298300</v>
-[...2 lines deleted...]
-        <v>0.002000300930228442</v>
+        <v>11808600</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>670-a9786e38-a1e3-417c-b82f-6d7a188e2d50</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>15020400</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>147259</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>102</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>14996100</v>
-[...2 lines deleted...]
-        <v>0.001620421309540481</v>
+        <v>15020400</v>
+      </c>
+      <c r="O16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>14917600</v>
-[...2 lines deleted...]
-        <v>0.006891188931195367</v>
+        <v>15020400</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>670-2cfd9a1c-327d-4d36-a5f2-a5c3d41929c9</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C17" s="10" t="n">
         <v>46197</v>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>15330100</v>
       </c>
@@ -2178,114 +2186,114 @@
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I17" s="7" t="n">
         <v>102.2</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>8</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2027-02</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>15293600</v>
-[...2 lines deleted...]
-        <v>0.002386619239420411</v>
+        <v>15330100</v>
+      </c>
+      <c r="O17" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>15214400</v>
-[...2 lines deleted...]
-        <v>0.007604637711641602</v>
+        <v>15330100</v>
+      </c>
+      <c r="Q17" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>670-37efc27e-be3a-4064-87e7-25e7c363562f</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr"/>
       <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>15391500</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>151194</v>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
         <v>101.8</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2027-08</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 3</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>15355100</v>
-[...2 lines deleted...]
-        <v>0.002370547896138742</v>
+        <v>15391500</v>
+      </c>
+      <c r="O18" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>15276000</v>
-[...2 lines deleted...]
-        <v>0.007560879811468971</v>
+        <v>15391500</v>
+      </c>
+      <c r="Q18" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
@@ -2371,56 +2379,58 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>31.03.2027</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>51.2% (333 из 651)</t>
+          <t>62.7% (408 из 651)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>Продажи в июле по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>25</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>