--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/premer-kvartal-na-naberezhnoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7b03f5e2-afeb-474f-814b-2ddb03dc3b64" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2c05b7fc-0ae4-4927-a9fe-205b2210a36b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/e036c21c-1c6f-44b5-ab0c-862c43faa505" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/d09de2b3-e3a6-460d-9ed5-d6b81a6c330a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/557d50f4-efe9-49dc-9b9b-73fc998a2ea0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5d5db012-c1a0-46fb-8540-0ad0e23c65f5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/944c721a-88bf-4758-9379-24b7d86f89bc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/d1022101-7629-45c8-9028-1e08794aaef1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f3472c0f-acfd-42c5-ac7a-97c89df998a6" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/premer-kvartal-na-naberezhnoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7b03f5e2-afeb-474f-814b-2ddb03dc3b64" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/1076bcd0-cec4-428c-ac5d-5319a9f41148" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/c987fbc7-6989-4a22-b953-13361611e692" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/08587b67-d91e-492a-aa94-a854191072dd" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/9c427dbd-1cae-4093-886d-4ad70fe4f140" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5d5db012-c1a0-46fb-8540-0ad0e23c65f5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/944c721a-88bf-4758-9379-24b7d86f89bc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/d1022101-7629-45c8-9028-1e08794aaef1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/b85d93eb-afaa-4688-91f3-47446eb44646" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/premer-kvartal-na-naberezhnoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7b03f5e2-afeb-474f-814b-2ddb03dc3b64" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/0fdd2f61-be9a-4a84-bacb-821a3472ab22" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2c05b7fc-0ae4-4927-a9fe-205b2210a36b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/e036c21c-1c6f-44b5-ab0c-862c43faa505" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/2c78dd52-4c23-459d-bfd3-fa5d689a1b8d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7d40381c-ea24-4d53-8cc0-06f7ea57ef61" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/d09de2b3-e3a6-460d-9ed5-d6b81a6c330a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/557d50f4-efe9-49dc-9b9b-73fc998a2ea0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5d5db012-c1a0-46fb-8540-0ad0e23c65f5" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/944c721a-88bf-4758-9379-24b7d86f89bc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/dd7fd591-b9b2-4147-946c-a1599e79307f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/d1022101-7629-45c8-9028-1e08794aaef1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/f3472c0f-acfd-42c5-ac7a-97c89df998a6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/565f5a27-1be3-4661-a7c1-ac23e9cb6f20" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/premer-kvartal-na-naberezhnoj" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/027fdce7-0bff-4ea0-9c72-f7c1dd465159" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7b03f5e2-afeb-474f-814b-2ddb03dc3b64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/0fdd2f61-be9a-4a84-bacb-821a3472ab22" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/1076bcd0-cec4-428c-ac5d-5319a9f41148" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/c987fbc7-6989-4a22-b953-13361611e692" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/7d40381c-ea24-4d53-8cc0-06f7ea57ef61" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/08587b67-d91e-492a-aa94-a854191072dd" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/9c427dbd-1cae-4093-886d-4ad70fe4f140" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/5d5db012-c1a0-46fb-8540-0ad0e23c65f5" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/944c721a-88bf-4758-9379-24b7d86f89bc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/dd7fd591-b9b2-4147-946c-a1599e79307f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/d1022101-7629-45c8-9028-1e08794aaef1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/565f5a27-1be3-4661-a7c1-ac23e9cb6f20" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/nab-chelny/apartments/b85d93eb-afaa-4688-91f3-47446eb44646" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Премьер-квартал на набережной · Набережные Челны · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Премьер-квартал на набережной · Набережные Челны · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -653,564 +653,578 @@
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>671-7b03f5e2-afeb-474f-814b-2ddb03dc3b64</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>8068600</v>
+        <v>8119800</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>245246</v>
+        <v>246802</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>32.9</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>21</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2026-09</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 7, Секция 2</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
+        <v>8119800</v>
+      </c>
+      <c r="M4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="6" t="n">
         <v>8068600</v>
       </c>
-      <c r="M4" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O4" s="9" t="n">
-        <v>0.006612106392534557</v>
+        <v>0.006345586594948318</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>671-4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>8084200</v>
+        <v>8123200</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>226448</v>
-[...2 lines deleted...]
-      <c r="F5" s="2" t="inlineStr"/>
+        <v>227541</v>
+      </c>
+      <c r="E5" s="6" t="n">
+        <v>6904720</v>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G5" s="7" t="n">
         <v>35.7</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Корпус 17, Секция 6</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>8045300</v>
-[...2 lines deleted...]
-        <v>0.004835121126620511</v>
+        <v>8123200</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>8032400</v>
-[...2 lines deleted...]
-        <v>0.006448882027787461</v>
+        <v>8123200</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>671-2c05b7fc-0ae4-4927-a9fe-205b2210a36b</t>
+          <t>671-1076bcd0-cec4-428c-ac5d-5319a9f41148</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>8537200</v>
+        <v>9117900</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>223487</v>
-[...6 lines deleted...]
-      </c>
+        <v>203071</v>
+      </c>
+      <c r="E6" s="6" t="n">
+        <v>7750215</v>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>38.2</v>
+        <v>44.9</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 13, Секция 2</t>
+          <t>Корпус 14, Секция 3</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>8436000</v>
+        <v>9110900</v>
       </c>
       <c r="M6" s="9" t="n">
-        <v>0.01199620673304884</v>
+        <v>0.0007683104852429508</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8422500</v>
+        <v>8977900</v>
       </c>
       <c r="O6" s="9" t="n">
-        <v>0.01361828435737608</v>
+        <v>0.01559384711346751</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>671-e036c21c-1c6f-44b5-ab0c-862c43faa505</t>
+          <t>671-c987fbc7-6989-4a22-b953-13361611e692</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>8657700</v>
+        <v>9127700</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>199486</v>
-[...4 lines deleted...]
-      <c r="F7" s="2" t="inlineStr"/>
+        <v>224268</v>
+      </c>
+      <c r="E7" s="2" t="n"/>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G7" s="7" t="n">
-        <v>43.4</v>
+        <v>40.7</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 13, Секция 2</t>
+          <t>Корпус 18, Секция 7</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>8617100</v>
+        <v>9121300</v>
       </c>
       <c r="M7" s="9" t="n">
-        <v>0.004711561894372817</v>
+        <v>0.0007016543694429522</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>8603400</v>
+        <v>8988100</v>
       </c>
       <c r="O7" s="9" t="n">
-        <v>0.006311458260687635</v>
+        <v>0.01553164740045171</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>671-d09de2b3-e3a6-460d-9ed5-d6b81a6c330a</t>
+          <t>671-08587b67-d91e-492a-aa94-a854191072dd</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>10126900</v>
+        <v>10487800</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>178290</v>
-[...2 lines deleted...]
-      <c r="F8" s="2" t="inlineStr"/>
+        <v>187953</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>8914630</v>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G8" s="7" t="n">
-        <v>56.8</v>
+        <v>55.8</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 14, Секция 3</t>
+          <t>Корпус 12, Секция 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>10065000</v>
+        <v>10479100</v>
       </c>
       <c r="M8" s="9" t="n">
-        <v>0.006150024838549429</v>
+        <v>0.0008302239696157112</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>9969400</v>
+        <v>10357400</v>
       </c>
       <c r="O8" s="9" t="n">
-        <v>0.01579834292936385</v>
+        <v>0.01259003224747524</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>671-557d50f4-efe9-49dc-9b9b-73fc998a2ea0</t>
+          <t>671-9c427dbd-1cae-4093-886d-4ad70fe4f140</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>10126900</v>
+        <v>10570400</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>178290</v>
+        <v>188421</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
-        <v>56.8</v>
+        <v>56.1</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 14, Секция 3</t>
+          <t>Корпус 12, Секция 1</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>10065000</v>
+        <v>10509200</v>
       </c>
       <c r="M9" s="9" t="n">
-        <v>0.006150024838549429</v>
+        <v>0.005823468960529822</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>9969400</v>
+        <v>10334400</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0.01579834292936385</v>
+        <v>0.02283635237652887</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>671-5d5db012-c1a0-46fb-8540-0ad0e23c65f5</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>12056600</v>
+        <v>12156600</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>169097</v>
-[...1 lines deleted...]
-      <c r="E10" s="2" t="n"/>
+        <v>170499</v>
+      </c>
+      <c r="E10" s="6" t="n">
+        <v>10333110</v>
+      </c>
       <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="7" t="n">
         <v>71.3</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 15, Секция 4</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>12001000</v>
-[...2 lines deleted...]
-        <v>0.004632947254395467</v>
+        <v>12156600</v>
+      </c>
+      <c r="M10" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>11981800</v>
+        <v>12112100</v>
       </c>
       <c r="O10" s="9" t="n">
-        <v>0.006242801582399973</v>
+        <v>0.003674011938474748</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>671-944c721a-88bf-4758-9379-24b7d86f89bc</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>12443700</v>
+        <v>12551300</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>162239</v>
+        <v>163641</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
         <v>76.7</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 13, Секция 2</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>12324200</v>
-[...2 lines deleted...]
-        <v>0.009696369744080752</v>
+        <v>12551300</v>
+      </c>
+      <c r="M11" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>12185100</v>
+        <v>12503500</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0.02122264076618165</v>
+        <v>0.003822929579717679</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>671-d1022101-7629-45c8-9028-1e08794aaef1</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>23198500</v>
+        <v>23441800</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>208058</v>
+        <v>210240</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
         <v>111.5</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>3</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 16, Секция 5</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>23076900</v>
-[...2 lines deleted...]
-        <v>0.005269338602671936</v>
+        <v>23441800</v>
+      </c>
+      <c r="M12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>23040000</v>
-[...2 lines deleted...]
-        <v>0.006879340277777778</v>
+        <v>23441800</v>
+      </c>
+      <c r="O12" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>671-f3472c0f-acfd-42c5-ac7a-97c89df998a6</t>
+          <t>671-b85d93eb-afaa-4688-91f3-47446eb44646</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>23498000</v>
+        <v>23691400</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>209616</v>
+        <v>212479</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
       <c r="G13" s="7" t="n">
-        <v>112.1</v>
+        <v>111.5</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>2027-09</t>
+          <t>2026-03</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 16, Секция 5</t>
+          <t>Корпус 3, Секция 2</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>23305900</v>
-[...2 lines deleted...]
-        <v>0.008242548024320022</v>
+        <v>23691400</v>
+      </c>
+      <c r="M13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>23498000</v>
+        <v>23691400</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="10" t="n">
-        <v>46173</v>
+        <v>46179</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
@@ -1370,396 +1384,402 @@
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>671-7b03f5e2-afeb-474f-814b-2ddb03dc3b64</t>
-[...3 lines deleted...]
-      <c r="C4" s="2" t="n"/>
+          <t>671-027fdce7-0bff-4ea0-9c72-f7c1dd465159</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C4" s="10" t="n">
+        <v>46248</v>
+      </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>8068600</v>
+        <v>7979200</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>245246</v>
+        <v>241794</v>
       </c>
       <c r="G4" s="2" t="n"/>
-      <c r="H4" s="2" t="inlineStr"/>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I4" s="7" t="n">
-        <v>32.9</v>
+        <v>33</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K4" s="2" t="n">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2026-09</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>Корпус 7, Секция 2</t>
+          <t>Корпус 6, Секция 1</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
-        <v>8068600</v>
+        <v>7979200</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>8015600</v>
+        <v>7927900</v>
       </c>
       <c r="Q4" s="9" t="n">
-        <v>0.006612106392534557</v>
+        <v>0.006470818249473379</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>671-4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7</t>
+          <t>671-7b03f5e2-afeb-474f-814b-2ddb03dc3b64</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>8084200</v>
+        <v>8119800</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>226448</v>
+        <v>246802</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="7" t="n">
-        <v>35.7</v>
+        <v>32.9</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2027-09</t>
+          <t>2026-09</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 17, Секция 6</t>
+          <t>Корпус 7, Секция 2</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>8045300</v>
-[...2 lines deleted...]
-        <v>0.004835121126620511</v>
+        <v>8119800</v>
+      </c>
+      <c r="O5" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>8032400</v>
+        <v>8068600</v>
       </c>
       <c r="Q5" s="9" t="n">
-        <v>0.006448882027787461</v>
+        <v>0.006345586594948318</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>671-0fdd2f61-be9a-4a84-bacb-821a3472ab22</t>
-[...9 lines deleted...]
-      </c>
+          <t>671-4b5b2986-3a32-44e5-8fbb-77cf55bfe4f7</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr"/>
+      <c r="C6" s="2" t="n"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>8157400</v>
+        <v>8123200</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>211332</v>
+        <v>227541</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>7831104</v>
+        <v>6904720</v>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I6" s="7" t="n">
-        <v>38.6</v>
+        <v>35.7</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2027-03</t>
+          <t>2027-09</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 13, Секция 2</t>
+          <t>Корпус 17, Секция 6</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>8079200</v>
-[...2 lines deleted...]
-        <v>0.009679176156055055</v>
+        <v>8123200</v>
+      </c>
+      <c r="O6" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>8066300</v>
-[...2 lines deleted...]
-        <v>0.01129390178892429</v>
+        <v>8123200</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>671-2c05b7fc-0ae4-4927-a9fe-205b2210a36b</t>
-[...3 lines deleted...]
-      <c r="C7" s="2" t="n"/>
+          <t>671-0fdd2f61-be9a-4a84-bacb-821a3472ab22</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C7" s="10" t="n">
+        <v>46200</v>
+      </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>8537200</v>
+        <v>8157400</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>223487</v>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="n"/>
+        <v>211332</v>
+      </c>
+      <c r="G7" s="6" t="n">
+        <v>7831104</v>
+      </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I7" s="7" t="n">
-        <v>38.2</v>
+        <v>38.6</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2027-09</t>
+          <t>2027-03</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Корпус 13, Секция 2</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>8436000</v>
-[...2 lines deleted...]
-        <v>0.01199620673304884</v>
+        <v>8157400</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>8422500</v>
-[...2 lines deleted...]
-        <v>0.01361828435737608</v>
+        <v>8157400</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>671-e036c21c-1c6f-44b5-ab0c-862c43faa505</t>
+          <t>671-1076bcd0-cec4-428c-ac5d-5319a9f41148</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>8657700</v>
+        <v>9117900</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>199486</v>
+        <v>203071</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>7618776</v>
+        <v>7750215</v>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>43.4</v>
+        <v>44.9</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Корпус 13, Секция 2</t>
+          <t>Корпус 14, Секция 3</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>8617100</v>
+        <v>9110900</v>
       </c>
       <c r="O8" s="9" t="n">
-        <v>0.004711561894372817</v>
+        <v>0.0007683104852429508</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>8603400</v>
+        <v>8977900</v>
       </c>
       <c r="Q8" s="9" t="n">
-        <v>0.006311458260687635</v>
+        <v>0.01559384711346751</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>671-2c78dd52-4c23-459d-bfd3-fa5d689a1b8d</t>
-[...9 lines deleted...]
-      </c>
+          <t>671-c987fbc7-6989-4a22-b953-13361611e692</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr"/>
+      <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>9137400</v>
+        <v>9127700</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>278579</v>
+        <v>224268</v>
       </c>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I9" s="7" t="n">
-        <v>32.8</v>
+        <v>40.7</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2026-09</t>
+          <t>2027-09</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Корпус 6, Секция 1</t>
+          <t>Корпус 18, Секция 7</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>9092100</v>
+        <v>9121300</v>
       </c>
       <c r="O9" s="9" t="n">
-        <v>0.004982347312502062</v>
+        <v>0.0007016543694429522</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>9031900</v>
+        <v>8988100</v>
       </c>
       <c r="Q9" s="9" t="n">
-        <v>0.0116808202039438</v>
+        <v>0.01553164740045171</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>671-7d40381c-ea24-4d53-8cc0-06f7ea57ef61</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C10" s="10" t="n">
         <v>46163</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>9974000</v>
       </c>
@@ -1786,260 +1806,268 @@
           <t>2027-03</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 13, Секция 2</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
         <v>9974000</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>9974000</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>671-d09de2b3-e3a6-460d-9ed5-d6b81a6c330a</t>
+          <t>671-08587b67-d91e-492a-aa94-a854191072dd</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>10126900</v>
+        <v>10487800</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>178290</v>
-[...2 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+        <v>187953</v>
+      </c>
+      <c r="G11" s="6" t="n">
+        <v>8914630</v>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I11" s="7" t="n">
-        <v>56.8</v>
+        <v>55.8</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Корпус 14, Секция 3</t>
+          <t>Корпус 12, Секция 1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>10065000</v>
+        <v>10479100</v>
       </c>
       <c r="O11" s="9" t="n">
-        <v>0.006150024838549429</v>
+        <v>0.0008302239696157112</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>9969400</v>
+        <v>10357400</v>
       </c>
       <c r="Q11" s="9" t="n">
-        <v>0.01579834292936385</v>
+        <v>0.01259003224747524</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>671-557d50f4-efe9-49dc-9b9b-73fc998a2ea0</t>
+          <t>671-9c427dbd-1cae-4093-886d-4ad70fe4f140</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>10126900</v>
+        <v>10570400</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>178290</v>
+        <v>188421</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>56.8</v>
+        <v>56.1</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 14, Секция 3</t>
+          <t>Корпус 12, Секция 1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>10065000</v>
+        <v>10509200</v>
       </c>
       <c r="O12" s="9" t="n">
-        <v>0.006150024838549429</v>
+        <v>0.005823468960529822</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>9969400</v>
+        <v>10334400</v>
       </c>
       <c r="Q12" s="9" t="n">
-        <v>0.01579834292936385</v>
+        <v>0.02283635237652887</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>671-5d5db012-c1a0-46fb-8540-0ad0e23c65f5</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr"/>
       <c r="C13" s="2" t="n"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>12056600</v>
+        <v>12156600</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>169097</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="n"/>
+        <v>170499</v>
+      </c>
+      <c r="G13" s="6" t="n">
+        <v>10333110</v>
+      </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
         <v>71.3</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 15, Секция 4</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>12001000</v>
-[...2 lines deleted...]
-        <v>0.004632947254395467</v>
+        <v>12156600</v>
+      </c>
+      <c r="O13" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>11981800</v>
+        <v>12112100</v>
       </c>
       <c r="Q13" s="9" t="n">
-        <v>0.006242801582399973</v>
+        <v>0.003674011938474748</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>671-944c721a-88bf-4758-9379-24b7d86f89bc</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>12443700</v>
+        <v>12551300</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>162239</v>
+        <v>163641</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
         <v>76.7</v>
       </c>
       <c r="J14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 13, Секция 2</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>12324200</v>
-[...2 lines deleted...]
-        <v>0.009696369744080752</v>
+        <v>12551300</v>
+      </c>
+      <c r="O14" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>12185100</v>
+        <v>12503500</v>
       </c>
       <c r="Q14" s="9" t="n">
-        <v>0.02122264076618165</v>
+        <v>0.003822929579717679</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>671-dd7fd591-b9b2-4147-946c-a1599e79307f</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C15" s="10" t="n">
         <v>46160</v>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>12858900</v>
       </c>
@@ -2077,210 +2105,210 @@
       <c r="O15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="6" t="n">
         <v>12858900</v>
       </c>
       <c r="Q15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>671-d1022101-7629-45c8-9028-1e08794aaef1</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>23198500</v>
+        <v>23441800</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>208058</v>
+        <v>210240</v>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="7" t="n">
         <v>111.5</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>3</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2027-09</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 16, Секция 5</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
-        <v>23076900</v>
-[...2 lines deleted...]
-        <v>0.005269338602671936</v>
+        <v>23441800</v>
+      </c>
+      <c r="O16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
-        <v>23040000</v>
-[...2 lines deleted...]
-        <v>0.006879340277777778</v>
+        <v>23441800</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>671-f3472c0f-acfd-42c5-ac7a-97c89df998a6</t>
-[...3 lines deleted...]
-      <c r="C17" s="2" t="n"/>
+          <t>671-565f5a27-1be3-4661-a7c1-ac23e9cb6f20</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C17" s="10" t="n">
+        <v>46192</v>
+      </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>23498000</v>
+        <v>23585400</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>209616</v>
+        <v>210396</v>
       </c>
       <c r="G17" s="2" t="n"/>
-      <c r="H17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I17" s="7" t="n">
         <v>112.1</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2027-09</t>
+          <t>2027-03</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 16, Секция 5</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
-        <v>23305900</v>
-[...2 lines deleted...]
-        <v>0.008242548024320022</v>
+        <v>23585400</v>
+      </c>
+      <c r="O17" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
-        <v>23498000</v>
+        <v>23585400</v>
       </c>
       <c r="Q17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="10" t="n">
         <v>46173</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>671-565f5a27-1be3-4661-a7c1-ac23e9cb6f20</t>
-[...9 lines deleted...]
-      </c>
+          <t>671-b85d93eb-afaa-4688-91f3-47446eb44646</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr"/>
+      <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>23585400</v>
+        <v>23691400</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>210396</v>
+        <v>212479</v>
       </c>
       <c r="G18" s="2" t="n"/>
-      <c r="H18" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="7" t="n">
-        <v>112.1</v>
+        <v>111.5</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K18" s="2" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2027-03</t>
+          <t>2026-03</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 16, Секция 5</t>
+          <t>Корпус 3, Секция 2</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>23585400</v>
+        <v>23691400</v>
       </c>
       <c r="O18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>23585400</v>
+        <v>23691400</v>
       </c>
       <c r="Q18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="10" t="n">
-        <v>46173</v>
+        <v>46179</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
@@ -2365,58 +2393,56 @@
         <is>
           <t>Монолит-кирпич</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>76.0% (419 из 551)</t>
+          <t>88.2% (486 из 551)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
-[...4 lines deleted...]
-      </c>
+          <t>Продажи в июле по ДДУ</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>