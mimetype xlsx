--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -476,93 +476,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novelly" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/55c784a0-4f06-419b-ad21-3e544bd48a61" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/9b6ca7ab-152c-4773-afb6-95a662b2b751" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/5a2492b4-8a57-4ceb-af05-534ce6491303" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/ffff89fa-cd58-42a5-b2ed-6d8091fbe772" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f9866aad-6066-4416-88f2-be3a5ed598a4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/cf5e6d79-a23f-4e84-bff3-9583b2ff5a12" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/ef0f8d0e-221f-43bb-949b-6f5b84853ff1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/b355feea-2e5b-4265-abf5-aeb50c6d0788" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/74691933-4f51-40c8-ae89-5d78c346bdc9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/18817b0a-aca2-4a54-9c9b-06795682fe05" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novelly" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/9b6ca7ab-152c-4773-afb6-95a662b2b751" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/0803af70-5556-4fe2-bcc4-17310ba35705" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/ffff89fa-cd58-42a5-b2ed-6d8091fbe772" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f6529286-fb8c-45f0-a06c-b2525ce9bf69" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f9866aad-6066-4416-88f2-be3a5ed598a4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/d85e2cca-7d54-4aea-90df-f6aa3cb6363c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/02ad9fa3-8df2-43c0-8c71-f13f20d64b68" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/fce17757-6394-4a91-9f2d-63346884460c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/74691933-4f51-40c8-ae89-5d78c346bdc9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/74b876cc-6402-471b-88f1-d7f5b40733a0" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novelly" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/d2ce73f8-5793-4275-b456-5a11016febd9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/55c784a0-4f06-419b-ad21-3e544bd48a61" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/9b6ca7ab-152c-4773-afb6-95a662b2b751" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f68da3a6-85bf-4b81-b6c8-5ab9ff29ad91" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/5a2492b4-8a57-4ceb-af05-534ce6491303" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/ffff89fa-cd58-42a5-b2ed-6d8091fbe772" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/c4a480ae-136a-41c7-a43e-0d02aef2137e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f9866aad-6066-4416-88f2-be3a5ed598a4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/cf5e6d79-a23f-4e84-bff3-9583b2ff5a12" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/98d337ac-51bd-4a17-b87c-2ae7e1cd3c0e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/ef0f8d0e-221f-43bb-949b-6f5b84853ff1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/b355feea-2e5b-4265-abf5-aeb50c6d0788" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/74691933-4f51-40c8-ae89-5d78c346bdc9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/18817b0a-aca2-4a54-9c9b-06795682fe05" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/c8ff8e23-a8cb-4bca-b795-7f0a175a5eae" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/talan/zhiloj-kvartal-novelly" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/d2ce73f8-5793-4275-b456-5a11016febd9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/9b6ca7ab-152c-4773-afb6-95a662b2b751" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f68da3a6-85bf-4b81-b6c8-5ab9ff29ad91" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/0803af70-5556-4fe2-bcc4-17310ba35705" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/ffff89fa-cd58-42a5-b2ed-6d8091fbe772" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f6529286-fb8c-45f0-a06c-b2525ce9bf69" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/c4a480ae-136a-41c7-a43e-0d02aef2137e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/f9866aad-6066-4416-88f2-be3a5ed598a4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/d85e2cca-7d54-4aea-90df-f6aa3cb6363c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/98d337ac-51bd-4a17-b87c-2ae7e1cd3c0e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/02ad9fa3-8df2-43c0-8c71-f13f20d64b68" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/fce17757-6394-4a91-9f2d-63346884460c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/74691933-4f51-40c8-ae89-5d78c346bdc9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/18817b0a-aca2-4a54-9c9b-06795682fe05" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talan.ru/yaroslavl/apartments/74b876cc-6402-471b-88f1-d7f5b40733a0" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Талан · Жилой квартал «Новеллы» · Ярославль · Актуальный прайс-лист на 28.06.2026</t>
+          <t>Талан · Жилой квартал «Новеллы» · Ярославль · Актуальный прайс-лист на 15.08.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -644,492 +644,472 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
       <c r="N3" s="4" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>685-55c784a0-4f06-419b-ad21-3e544bd48a61</t>
+          <t>685-9b6ca7ab-152c-4773-afb6-95a662b2b751</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>4249400</v>
+        <v>4539300</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>143077</v>
+        <v>155455</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G4" s="7" t="n">
-        <v>29.7</v>
+        <v>29.2</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>18</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 15</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
-        <v>4207700</v>
+        <v>4526700</v>
       </c>
       <c r="M4" s="8" t="n">
-        <v>0.009910402357582527</v>
+        <v>0.00278348465769766</v>
       </c>
       <c r="N4" s="6" t="n">
-        <v>4169200</v>
+        <v>4444700</v>
       </c>
       <c r="O4" s="8" t="n">
-        <v>0.0192363043269692</v>
+        <v>0.02128377618286948</v>
       </c>
       <c r="P4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>685-9b6ca7ab-152c-4773-afb6-95a662b2b751</t>
+          <t>685-0803af70-5556-4fe2-bcc4-17310ba35705</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
-        <v>4394200</v>
+        <v>5227761</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>150486</v>
+        <v>179033</v>
       </c>
       <c r="E5" s="2" t="n"/>
-      <c r="F5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F5" s="2" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>29.2</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>18</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 15</t>
+          <t>Корпус 1, Секция 16</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>4350100</v>
+        <v>5215161</v>
       </c>
       <c r="M5" s="8" t="n">
-        <v>0.01013769798395439</v>
+        <v>0.002416032793618452</v>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4309100</v>
+        <v>5139461</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.01974890348332599</v>
+        <v>0.0171807899699988</v>
       </c>
       <c r="P5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>685-5a2492b4-8a57-4ceb-af05-534ce6491303</t>
+          <t>685-ffff89fa-cd58-42a5-b2ed-6d8091fbe772</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
-        <v>5153300</v>
+        <v>5278100</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>150681</v>
-[...8 lines deleted...]
-      </c>
+        <v>155238</v>
+      </c>
+      <c r="E6" s="2" t="n"/>
+      <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="7" t="n">
-        <v>34.2</v>
+        <v>34</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 11</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
-        <v>5129100</v>
+        <v>5240000</v>
       </c>
       <c r="M6" s="8" t="n">
-        <v>0.004718176678169659</v>
+        <v>0.007270992366412213</v>
       </c>
       <c r="N6" s="6" t="n">
-        <v>5108300</v>
+        <v>5212300</v>
       </c>
       <c r="O6" s="8" t="n">
-        <v>0.008809192882172152</v>
+        <v>0.01262398557258792</v>
       </c>
       <c r="P6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>685-ffff89fa-cd58-42a5-b2ed-6d8091fbe772</t>
+          <t>685-f6529286-fb8c-45f0-a06c-b2525ce9bf69</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
-        <v>5188000</v>
+        <v>5364700</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>152588</v>
-[...8 lines deleted...]
-      </c>
+        <v>155951</v>
+      </c>
+      <c r="E7" s="2" t="n"/>
+      <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="7" t="n">
-        <v>34</v>
+        <v>34.4</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 11</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
-        <v>5163700</v>
+        <v>5326600</v>
       </c>
       <c r="M7" s="8" t="n">
-        <v>0.004705927919902396</v>
+        <v>0.007152780385236361</v>
       </c>
       <c r="N7" s="6" t="n">
-        <v>5143000</v>
+        <v>5298900</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.0087497569511958</v>
+        <v>0.01241767159221725</v>
       </c>
       <c r="P7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>685-f9866aad-6066-4416-88f2-be3a5ed598a4</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C8" s="6" t="n">
-        <v>5569300</v>
+        <v>5855100</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>132602</v>
+        <v>139407</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="7" t="n">
         <v>42</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>18</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 16</t>
         </is>
       </c>
       <c r="L8" s="6" t="n">
-        <v>5514900</v>
+        <v>5796100</v>
       </c>
       <c r="M8" s="8" t="n">
-        <v>0.009864186113982121</v>
+        <v>0.01017925846690016</v>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5474000</v>
+        <v>5664600</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.01740957252466204</v>
+        <v>0.03362991208558416</v>
       </c>
       <c r="P8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>685-cf5e6d79-a23f-4e84-bff3-9583b2ff5a12</t>
+          <t>685-d85e2cca-7d54-4aea-90df-f6aa3cb6363c</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C9" s="6" t="n">
-        <v>5685000</v>
+        <v>6573801</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>136988</v>
+        <v>158405</v>
       </c>
       <c r="E9" s="2" t="n"/>
-      <c r="F9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="7" t="n">
         <v>41.5</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>18</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 15</t>
         </is>
       </c>
       <c r="L9" s="6" t="n">
-        <v>5626700</v>
+        <v>6542401</v>
       </c>
       <c r="M9" s="8" t="n">
-        <v>0.01036131302539677</v>
+        <v>0.004799461237548723</v>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5559500</v>
+        <v>6015009</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.02257397247953953</v>
+        <v>0.09289961162152875</v>
       </c>
       <c r="P9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>685-ef0f8d0e-221f-43bb-949b-6f5b84853ff1</t>
+          <t>685-02ad9fa3-8df2-43c0-8c71-f13f20d64b68</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C10" s="6" t="n">
-        <v>7753800</v>
+        <v>8234900</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>116423</v>
+        <v>129276</v>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7443648</v>
+        <v>7905504</v>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="G10" s="7" t="n">
-        <v>66.59999999999999</v>
+        <v>63.7</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>18</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 14</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
-        <v>7717900</v>
+        <v>8207400</v>
       </c>
       <c r="M10" s="8" t="n">
-        <v>0.004651524378393087</v>
+        <v>0.00335063479299169</v>
       </c>
       <c r="N10" s="6" t="n">
-        <v>7674700</v>
+        <v>8035400</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.01030659178860411</v>
+        <v>0.0248276377031635</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>685-b355feea-2e5b-4265-abf5-aeb50c6d0788</t>
+          <t>685-fce17757-6394-4a91-9f2d-63346884460c</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>7789800</v>
+        <v>8234900</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>116964</v>
+        <v>129276</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>7478208</v>
+        <v>7905504</v>
       </c>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>66.59999999999999</v>
+        <v>63.7</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>18</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 14</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>7753800</v>
+        <v>8207400</v>
       </c>
       <c r="M11" s="8" t="n">
-        <v>0.004642884779076066</v>
+        <v>0.00335063479299169</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>7710700</v>
+        <v>8035400</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.01025847199346363</v>
+        <v>0.0248276377031635</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>685-74691933-4f51-40c8-ae89-5d78c346bdc9</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
         <v>11481500</v>
       </c>
       <c r="D12" s="6" t="n">
         <v>140361</v>
       </c>
       <c r="E12" s="6" t="n">
         <v>10907425</v>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
@@ -1146,95 +1126,99 @@
           <t>Сдан</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
         <v>11481500</v>
       </c>
       <c r="M12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
         <v>11481500</v>
       </c>
       <c r="O12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>685-18817b0a-aca2-4a54-9c9b-06795682fe05</t>
+          <t>685-74b876cc-6402-471b-88f1-d7f5b40733a0</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
-        <v>11742100</v>
+        <v>12985700</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>132679</v>
+        <v>145743</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>11154995</v>
-[...1 lines deleted...]
-      <c r="F13" s="2" t="inlineStr"/>
+        <v>12336415</v>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="G13" s="7" t="n">
-        <v>88.5</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="L13" s="6" t="n">
-        <v>11742100</v>
+        <v>12985700</v>
       </c>
       <c r="M13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="6" t="n">
-        <v>11742100</v>
+        <v>12985700</v>
       </c>
       <c r="O13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P13">
     <sortState ref="A3:P13">
       <sortCondition descending="0" ref="C4:C13"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
@@ -1452,354 +1436,338 @@
         <v>29.7</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2027-02</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 16</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>4073000</v>
       </c>
       <c r="O4" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
-        <v>4044100</v>
-[...2 lines deleted...]
-        <v>0.007146213001656735</v>
+        <v>4073000</v>
+      </c>
+      <c r="Q4" s="9" t="n">
+        <v>0</v>
       </c>
       <c r="R4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>685-55c784a0-4f06-419b-ad21-3e544bd48a61</t>
+          <t>685-9b6ca7ab-152c-4773-afb6-95a662b2b751</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr"/>
       <c r="C5" s="2" t="n"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Студия</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>4249400</v>
+        <v>4539300</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>143077</v>
+        <v>155455</v>
       </c>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I5" s="7" t="n">
-        <v>29.7</v>
+        <v>29.2</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 15</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
-        <v>4207700</v>
+        <v>4526700</v>
       </c>
       <c r="O5" s="8" t="n">
-        <v>0.009910402357582527</v>
+        <v>0.00278348465769766</v>
       </c>
       <c r="P5" s="6" t="n">
-        <v>4169200</v>
+        <v>4444700</v>
       </c>
       <c r="Q5" s="8" t="n">
-        <v>0.0192363043269692</v>
+        <v>0.02128377618286948</v>
       </c>
       <c r="R5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>685-9b6ca7ab-152c-4773-afb6-95a662b2b751</t>
-[...3 lines deleted...]
-      <c r="C6" s="2" t="n"/>
+          <t>685-f68da3a6-85bf-4b81-b6c8-5ab9ff29ad91</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C6" s="10" t="n">
+        <v>46160</v>
+      </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Студия</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4394200</v>
+        <v>4626800</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>150486</v>
+        <v>129966</v>
       </c>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I6" s="7" t="n">
-        <v>29.2</v>
+        <v>35.6</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2027-07</t>
+          <t>Сдан</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 15</t>
+          <t>Корпус 1, Секция 14</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
-        <v>4350100</v>
-[...2 lines deleted...]
-        <v>0.01013769798395439</v>
+        <v>4626800</v>
+      </c>
+      <c r="O6" s="9" t="n">
+        <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>4309100</v>
-[...2 lines deleted...]
-        <v>0.01974890348332599</v>
+        <v>4626800</v>
+      </c>
+      <c r="Q6" s="9" t="n">
+        <v>0</v>
       </c>
       <c r="R6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>685-f68da3a6-85bf-4b81-b6c8-5ab9ff29ad91</t>
-[...9 lines deleted...]
-      </c>
+          <t>685-0803af70-5556-4fe2-bcc4-17310ba35705</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr"/>
+      <c r="C7" s="2" t="n"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Студия</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>4626800</v>
+        <v>5227761</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>129966</v>
+        <v>179033</v>
       </c>
       <c r="G7" s="2" t="n"/>
-      <c r="H7" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="7" t="n">
-        <v>35.6</v>
+        <v>29.2</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>Сдан</t>
+          <t>2027-07</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 14</t>
+          <t>Корпус 1, Секция 16</t>
         </is>
       </c>
       <c r="N7" s="6" t="n">
-        <v>4626800</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5215161</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0.002416032793618452</v>
       </c>
       <c r="P7" s="6" t="n">
-        <v>4626800</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5139461</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>0.0171807899699988</v>
       </c>
       <c r="R7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>685-5a2492b4-8a57-4ceb-af05-534ce6491303</t>
+          <t>685-ffff89fa-cd58-42a5-b2ed-6d8091fbe772</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr"/>
       <c r="C8" s="2" t="n"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>5153300</v>
+        <v>5278100</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>150681</v>
-[...8 lines deleted...]
-      </c>
+        <v>155238</v>
+      </c>
+      <c r="G8" s="2" t="n"/>
+      <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="7" t="n">
-        <v>34.2</v>
+        <v>34</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 11</t>
         </is>
       </c>
       <c r="N8" s="6" t="n">
-        <v>5129100</v>
+        <v>5240000</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.004718176678169659</v>
+        <v>0.007270992366412213</v>
       </c>
       <c r="P8" s="6" t="n">
-        <v>5108300</v>
+        <v>5212300</v>
       </c>
       <c r="Q8" s="8" t="n">
-        <v>0.008809192882172152</v>
+        <v>0.01262398557258792</v>
       </c>
       <c r="R8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>685-ffff89fa-cd58-42a5-b2ed-6d8091fbe772</t>
+          <t>685-f6529286-fb8c-45f0-a06c-b2525ce9bf69</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr"/>
       <c r="C9" s="2" t="n"/>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5188000</v>
+        <v>5364700</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>152588</v>
-[...8 lines deleted...]
-      </c>
+        <v>155951</v>
+      </c>
+      <c r="G9" s="2" t="n"/>
+      <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="7" t="n">
-        <v>34</v>
+        <v>34.4</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 11</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
-        <v>5163700</v>
+        <v>5326600</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.004705927919902396</v>
+        <v>0.007152780385236361</v>
       </c>
       <c r="P9" s="6" t="n">
-        <v>5143000</v>
+        <v>5298900</v>
       </c>
       <c r="Q9" s="8" t="n">
-        <v>0.0087497569511958</v>
+        <v>0.01241767159221725</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>685-c4a480ae-136a-41c7-a43e-0d02aef2137e</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C10" s="10" t="n">
         <v>46176</v>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>5529800</v>
       </c>
@@ -1841,145 +1809,141 @@
       </c>
       <c r="P10" s="6" t="n">
         <v>5529800</v>
       </c>
       <c r="Q10" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="10" t="n">
         <v>46163</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>685-f9866aad-6066-4416-88f2-be3a5ed598a4</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>5569300</v>
+        <v>5855100</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>132602</v>
+        <v>139407</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>42</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 16</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>5514900</v>
+        <v>5796100</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.009864186113982121</v>
+        <v>0.01017925846690016</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>5474000</v>
+        <v>5664600</v>
       </c>
       <c r="Q11" s="8" t="n">
-        <v>0.01740957252466204</v>
+        <v>0.03362991208558416</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>685-cf5e6d79-a23f-4e84-bff3-9583b2ff5a12</t>
+          <t>685-d85e2cca-7d54-4aea-90df-f6aa3cb6363c</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr"/>
       <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>5685000</v>
+        <v>6573801</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>136988</v>
+        <v>158405</v>
       </c>
       <c r="G12" s="2" t="n"/>
-      <c r="H12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
         <v>41.5</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 15</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>5626700</v>
+        <v>6542401</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.01036131302539677</v>
+        <v>0.004799461237548723</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>5559500</v>
+        <v>6015009</v>
       </c>
       <c r="Q12" s="8" t="n">
-        <v>0.02257397247953953</v>
+        <v>0.09289961162152875</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>685-98d337ac-51bd-4a17-b87c-2ae7e1cd3c0e</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
         <v>46199</v>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>7693400</v>
       </c>
@@ -1992,176 +1956,176 @@
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I13" s="7" t="n">
         <v>66.7</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2027-02</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 14</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>7657400</v>
-[...2 lines deleted...]
-        <v>0.004701334656671978</v>
+        <v>7693400</v>
+      </c>
+      <c r="O13" s="9" t="n">
+        <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>7614200</v>
-[...2 lines deleted...]
-        <v>0.01040161802947125</v>
+        <v>7693400</v>
+      </c>
+      <c r="Q13" s="9" t="n">
+        <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>685-ef0f8d0e-221f-43bb-949b-6f5b84853ff1</t>
+          <t>685-02ad9fa3-8df2-43c0-8c71-f13f20d64b68</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr"/>
       <c r="C14" s="2" t="n"/>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>7753800</v>
+        <v>8234900</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>116423</v>
+        <v>129276</v>
       </c>
       <c r="G14" s="6" t="n">
-        <v>7443648</v>
+        <v>7905504</v>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I14" s="7" t="n">
-        <v>66.59999999999999</v>
+        <v>63.7</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 14</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>7717900</v>
+        <v>8207400</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.004651524378393087</v>
+        <v>0.00335063479299169</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>7674700</v>
+        <v>8035400</v>
       </c>
       <c r="Q14" s="8" t="n">
-        <v>0.01030659178860411</v>
+        <v>0.0248276377031635</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>685-b355feea-2e5b-4265-abf5-aeb50c6d0788</t>
+          <t>685-fce17757-6394-4a91-9f2d-63346884460c</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr"/>
       <c r="C15" s="2" t="n"/>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>7789800</v>
+        <v>8234900</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>116964</v>
+        <v>129276</v>
       </c>
       <c r="G15" s="6" t="n">
-        <v>7478208</v>
+        <v>7905504</v>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
-        <v>66.59999999999999</v>
+        <v>63.7</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2027-07</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 14</t>
         </is>
       </c>
       <c r="N15" s="6" t="n">
-        <v>7753800</v>
+        <v>8207400</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0.004642884779076066</v>
+        <v>0.00335063479299169</v>
       </c>
       <c r="P15" s="6" t="n">
-        <v>7710700</v>
+        <v>8035400</v>
       </c>
       <c r="Q15" s="8" t="n">
-        <v>0.01025847199346363</v>
+        <v>0.0248276377031635</v>
       </c>
       <c r="R15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>685-74691933-4f51-40c8-ae89-5d78c346bdc9</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="n"/>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>11481500</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>140361</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>10907425</v>
       </c>
@@ -2183,160 +2147,164 @@
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 7</t>
         </is>
       </c>
       <c r="N16" s="6" t="n">
         <v>11481500</v>
       </c>
       <c r="O16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="6" t="n">
         <v>11481500</v>
       </c>
       <c r="Q16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>685-18817b0a-aca2-4a54-9c9b-06795682fe05</t>
         </is>
       </c>
-      <c r="B17" s="2" t="inlineStr"/>
-      <c r="C17" s="2" t="n"/>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C17" s="10" t="n">
+        <v>46238</v>
+      </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>11742100</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>132679</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>11154995</v>
       </c>
-      <c r="H17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Забронировано</t>
+        </is>
+      </c>
       <c r="I17" s="7" t="n">
         <v>88.5</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>2</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="N17" s="6" t="n">
         <v>11742100</v>
       </c>
       <c r="O17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="6" t="n">
         <v>11742100</v>
       </c>
       <c r="Q17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>685-c8ff8e23-a8cb-4bca-b795-7f0a175a5eae</t>
-[...9 lines deleted...]
-      </c>
+          <t>685-74b876cc-6402-471b-88f1-d7f5b40733a0</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr"/>
+      <c r="C18" s="2" t="n"/>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>13074000</v>
+        <v>12985700</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>114283</v>
+        <v>145743</v>
       </c>
       <c r="G18" s="6" t="n">
-        <v>12551040</v>
+        <v>12336415</v>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Забронировано</t>
         </is>
       </c>
       <c r="I18" s="7" t="n">
-        <v>114.4</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K18" s="2" t="n">
         <v>9</v>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1, Секция 9</t>
+          <t>Корпус 1, Секция 8</t>
         </is>
       </c>
       <c r="N18" s="6" t="n">
-        <v>13074000</v>
+        <v>12985700</v>
       </c>
       <c r="O18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="6" t="n">
-        <v>13074000</v>
+        <v>12985700</v>
       </c>
       <c r="Q18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R18">
     <sortState ref="A3:R18">
       <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
@@ -2420,49 +2388,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июле по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>