--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -9,51 +9,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Актуальный прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Полный прайс-лист со снятыми" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Застройщик и ЖК" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Актуальный прайс-лист'!$A$3:$P$13</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Полный прайс-лист со снятыми'!$A$3:$R$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
@@ -470,93 +470,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/a101/dom-na-dzhalilya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121232/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121104/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121146/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121123/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121106/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121124/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121281/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121051/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121209/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121027/" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/a101/dom-na-dzhalilya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121232/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121104/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121146/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121123/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121106/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121124/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121281/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121209/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121036/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121027/" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/a101/dom-na-dzhalilya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121232/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121104/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121146/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121136/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121123/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121106/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121124/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121281/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121388/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121051/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121209/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121027/" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/a101/dom-na-dzhalilya" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121232/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121104/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121146/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121136/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121123/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121106/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121489/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121124/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121281/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121478/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121051/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121049/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121209/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121036/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a101.ru/kvartiry/121027/" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>А101 · Дом на Джалиля · Москва · Актуальный прайс-лист на 05.06.2026</t>
+          <t>А101 · Дом на Джалиля · Москва · Актуальный прайс-лист на 21.07.2026</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
       <c r="B2" s="2" t="n"/>
@@ -1002,145 +1002,145 @@
           <t>2029-09</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="L10" s="6" t="n">
         <v>35466480</v>
       </c>
       <c r="M10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="n">
         <v>35466480</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-143</t>
+          <t>727-73К-1.1-163</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C11" s="6" t="n">
-        <v>50083098</v>
+        <v>54471110</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>558340</v>
+        <v>563300</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="7" t="n">
-        <v>89.7</v>
+        <v>96.7</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="L11" s="6" t="n">
-        <v>50083098</v>
+        <v>54471110</v>
       </c>
       <c r="M11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="6" t="n">
-        <v>50083098</v>
+        <v>54471110</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-163</t>
+          <t>727-73К-1.1-168</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C12" s="6" t="n">
-        <v>53924755</v>
+        <v>54892300</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>557650</v>
+        <v>565900</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="7" t="n">
-        <v>96.7</v>
+        <v>97</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>25</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="L12" s="6" t="n">
-        <v>53924755</v>
+        <v>54892300</v>
       </c>
       <c r="M12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="6" t="n">
-        <v>53924755</v>
+        <v>54892300</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>727-73К-1.1-175</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C13" s="6" t="n">
         <v>77701800</v>
       </c>
       <c r="D13" s="6" t="n">
         <v>636900</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="inlineStr"/>
@@ -1184,51 +1184,51 @@
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R15"/>
+  <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="18" customWidth="1" min="17" max="17"/>
@@ -1686,397 +1686,582 @@
           <t>2029-09</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>26742240</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>26742240</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-24</t>
-[...3 lines deleted...]
-      <c r="C10" s="2" t="n"/>
+          <t>727-73К-1.1-30</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>46187</v>
+      </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>35146410</v>
+        <v>27433120</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>516100</v>
+        <v>566800</v>
       </c>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="7" t="n">
-        <v>68.09999999999999</v>
+        <v>48.4</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
-        <v>35146410</v>
+        <v>27433120</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
-        <v>35146410</v>
+        <v>27433120</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-57</t>
+          <t>727-73К-1.1-24</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr"/>
       <c r="C11" s="2" t="n"/>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>35466480</v>
+        <v>35146410</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>520800</v>
+        <v>516100</v>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="7" t="n">
         <v>68.09999999999999</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N11" s="6" t="n">
-        <v>35466480</v>
+        <v>35146410</v>
       </c>
       <c r="O11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="6" t="n">
-        <v>35466480</v>
+        <v>35146410</v>
       </c>
       <c r="Q11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.2-216</t>
-[...9 lines deleted...]
-      </c>
+          <t>727-73К-1.1-57</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="n"/>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>40696050</v>
+        <v>35466480</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>511900</v>
+        <v>520800</v>
       </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="7" t="n">
-        <v>79.5</v>
+        <v>68.09999999999999</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1.2</t>
+          <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N12" s="6" t="n">
-        <v>40696050</v>
+        <v>35466480</v>
       </c>
       <c r="O12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="6" t="n">
-        <v>40696050</v>
+        <v>35466480</v>
       </c>
       <c r="Q12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-143</t>
-[...3 lines deleted...]
-      <c r="C13" s="2" t="n"/>
+          <t>727-73К-1.2-186</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>46224</v>
+      </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>50083098</v>
+        <v>36872110</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>558340</v>
+        <v>500300</v>
       </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="7" t="n">
-        <v>89.7</v>
+        <v>73.7</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="K13" s="2" t="n">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Корпус 1.1</t>
+          <t>Корпус 1.2</t>
         </is>
       </c>
       <c r="N13" s="6" t="n">
-        <v>50083098</v>
+        <v>36872110</v>
       </c>
       <c r="O13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="6" t="n">
-        <v>50083098</v>
+        <v>36872110</v>
       </c>
       <c r="Q13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-163</t>
-[...3 lines deleted...]
-      <c r="C14" s="2" t="n"/>
+          <t>727-73К-1.1-143</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C14" s="9" t="n">
+        <v>46185</v>
+      </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>53924755</v>
+        <v>50083098</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>557650</v>
+        <v>558340</v>
       </c>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="7" t="n">
-        <v>96.7</v>
+        <v>89.7</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2029-09</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
       <c r="N14" s="6" t="n">
-        <v>53924755</v>
+        <v>50083098</v>
       </c>
       <c r="O14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="6" t="n">
-        <v>53924755</v>
+        <v>50083098</v>
       </c>
       <c r="Q14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>727-73К-1.1-175</t>
-[...3 lines deleted...]
-      <c r="C15" s="2" t="n"/>
+          <t>727-73К-1.1-148</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C15" s="9" t="n">
+        <v>46189</v>
+      </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>77701800</v>
+        <v>51364950</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>636900</v>
+        <v>556500</v>
       </c>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="7" t="n">
+        <v>92.3</v>
+      </c>
+      <c r="J15" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K15" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>2029-09</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>Корпус 1.1</t>
+        </is>
+      </c>
+      <c r="N15" s="6" t="n">
+        <v>51364950</v>
+      </c>
+      <c r="O15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P15" s="6" t="n">
+        <v>51364950</v>
+      </c>
+      <c r="Q15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="9" t="n">
+        <v>46187</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="inlineStr">
+        <is>
+          <t>727-73К-1.1-163</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
+      <c r="C16" s="2" t="n"/>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="6" t="n">
+        <v>54471110</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>563300</v>
+      </c>
+      <c r="G16" s="2" t="n"/>
+      <c r="H16" s="2" t="inlineStr"/>
+      <c r="I16" s="7" t="n">
+        <v>96.7</v>
+      </c>
+      <c r="J16" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="K16" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>2029-09</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>Корпус 1.1</t>
+        </is>
+      </c>
+      <c r="N16" s="6" t="n">
+        <v>54471110</v>
+      </c>
+      <c r="O16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6" t="n">
+        <v>54471110</v>
+      </c>
+      <c r="Q16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="inlineStr">
+        <is>
+          <t>727-73К-1.1-168</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr"/>
+      <c r="C17" s="2" t="n"/>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="6" t="n">
+        <v>54892300</v>
+      </c>
+      <c r="F17" s="6" t="n">
+        <v>565900</v>
+      </c>
+      <c r="G17" s="2" t="n"/>
+      <c r="H17" s="2" t="inlineStr"/>
+      <c r="I17" s="7" t="n">
+        <v>97</v>
+      </c>
+      <c r="J17" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="K17" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>2029-09</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>Корпус 1.1</t>
+        </is>
+      </c>
+      <c r="N17" s="6" t="n">
+        <v>54892300</v>
+      </c>
+      <c r="O17" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6" t="n">
+        <v>54892300</v>
+      </c>
+      <c r="Q17" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="inlineStr">
+        <is>
+          <t>727-73К-1.1-175</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr"/>
+      <c r="C18" s="2" t="n"/>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E18" s="6" t="n">
+        <v>77701800</v>
+      </c>
+      <c r="F18" s="6" t="n">
+        <v>636900</v>
+      </c>
+      <c r="G18" s="2" t="n"/>
+      <c r="H18" s="2" t="inlineStr"/>
+      <c r="I18" s="7" t="n">
         <v>122</v>
       </c>
-      <c r="J15" s="2" t="n">
-[...10 lines deleted...]
-      <c r="M15" s="2" t="inlineStr">
+      <c r="J18" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="K18" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>2029-09</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Корпус 1.1</t>
         </is>
       </c>
-      <c r="N15" s="6" t="n">
+      <c r="N18" s="6" t="n">
         <v>77701800</v>
       </c>
-      <c r="O15" s="8" t="n">
-[...2 lines deleted...]
-      <c r="P15" s="6" t="n">
+      <c r="O18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P18" s="6" t="n">
         <v>77701800</v>
       </c>
-      <c r="Q15" s="8" t="n">
-[...2 lines deleted...]
-      <c r="R15" s="2" t="n"/>
+      <c r="Q18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R18" s="2" t="n"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:R15">
-[...1 lines deleted...]
-      <sortCondition descending="0" ref="E4:E15"/>
+  <autoFilter ref="A3:R18">
+    <sortState ref="A3:R18">
+      <sortCondition descending="0" ref="E4:E18"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="10" t="inlineStr">
@@ -2098,78 +2283,90 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Дом на Джалиля</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Город</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Класс жилья</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Бизнес</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Материал стен</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Монолит-кирпич</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr"/>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>30.06.2029</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Продажи в мае по ДДУ</t>
+          <t>Продажи в июне по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>