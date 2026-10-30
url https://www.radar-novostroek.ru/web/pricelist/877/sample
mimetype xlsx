--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -86,60 +86,60 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
@@ -476,419 +476,389 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/glorax/glorax-premium-vasileostrovskij" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/413" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/539" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/418" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/501" TargetMode="External" Id="rId5" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/glorax/glorax-premium-vasileostrovskij" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/539" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/417" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/418" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/501" TargetMode="External" Id="rId5" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/glorax/glorax-premium-vasileostrovskij" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/1082" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/413" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/416" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/417" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/539" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/418" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/501" TargetMode="External" Id="rId8" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radar-novostroek.ru/project/glorax/glorax-premium-vasileostrovskij" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/1082" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/413" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/416" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/539" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/417" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/418" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glorax.com/flats/501" TargetMode="External" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>GloraX · GloraX Premium Василеостровский · Санкт-Петербург · Актуальный прайс-лист на 14.09.2026</t>
-[...16 lines deleted...]
-      <c r="P1" s="2" t="n"/>
+          <t>GloraX · GloraX Premium Василеостровский · Санкт-Петербург · Актуальный прайс-лист на 30.10.2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="2" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n"/>
-[...13 lines deleted...]
-      <c r="P2" s="2" t="n"/>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Квартира (Ссылка)</t>
         </is>
       </c>
-      <c r="B3" s="4" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Комнаты</t>
         </is>
       </c>
-      <c r="C3" s="4" t="inlineStr">
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
-      <c r="D3" s="4" t="inlineStr">
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Цена за метр</t>
         </is>
       </c>
-      <c r="E3" s="4" t="inlineStr">
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Цена со скидкой</t>
         </is>
       </c>
-      <c r="F3" s="4" t="inlineStr">
+      <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Забронирована</t>
         </is>
       </c>
-      <c r="G3" s="4" t="inlineStr">
+      <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Площадь, м²</t>
         </is>
       </c>
-      <c r="H3" s="4" t="inlineStr">
+      <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Этаж</t>
         </is>
       </c>
-      <c r="I3" s="4" t="inlineStr">
+      <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Макс. этаж</t>
         </is>
       </c>
-      <c r="J3" s="4" t="inlineStr">
+      <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Завершение</t>
         </is>
       </c>
-      <c r="K3" s="4" t="inlineStr">
+      <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Корпус</t>
         </is>
       </c>
-      <c r="L3" s="4" t="inlineStr">
+      <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Цена 7 дней назад</t>
         </is>
       </c>
-      <c r="M3" s="4" t="inlineStr">
+      <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
-      <c r="N3" s="4" t="inlineStr">
+      <c r="N3" s="3" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
-      <c r="O3" s="4" t="inlineStr">
+      <c r="O3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
-      <c r="P3" s="4" t="inlineStr">
+      <c r="P3" s="3" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
-[...6 lines deleted...]
-          <t>1</t>
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>877-539</t>
+        </is>
+      </c>
+      <c r="B4" s="5" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
-        <v>36742856</v>
+        <v>101485713</v>
       </c>
       <c r="D4" s="6" t="n">
-        <v>633498</v>
+        <v>890226</v>
       </c>
       <c r="E4" s="6" t="n">
-        <v>25719999</v>
-[...1 lines deleted...]
-      <c r="F4" s="2" t="inlineStr"/>
+        <v>65965713</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr"/>
       <c r="G4" s="7" t="n">
-        <v>58</v>
-[...7 lines deleted...]
-      <c r="J4" s="2" t="inlineStr">
+        <v>114</v>
+      </c>
+      <c r="H4" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="I4" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="J4" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="K4" s="2" t="inlineStr">
+      <c r="K4" s="5" t="inlineStr">
+        <is>
+          <t>Корпус 9, Секция 1</t>
+        </is>
+      </c>
+      <c r="L4" s="6" t="n">
+        <v>101485713</v>
+      </c>
+      <c r="M4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="6" t="n">
+        <v>101485713</v>
+      </c>
+      <c r="O4" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="9" t="n">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>877-417</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="C5" s="6" t="n">
+        <v>108799998</v>
+      </c>
+      <c r="D5" s="6" t="n">
+        <v>778255</v>
+      </c>
+      <c r="E5" s="6" t="n">
+        <v>70719999</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr"/>
+      <c r="G5" s="7" t="n">
+        <v>139.8</v>
+      </c>
+      <c r="H5" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="I5" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t>2024-11</t>
+        </is>
+      </c>
+      <c r="K5" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 11</t>
         </is>
       </c>
-      <c r="L4" s="6" t="n">
-[...11 lines deleted...]
-      <c r="P4" s="9" t="n">
+      <c r="L5" s="6" t="n">
+        <v>108799998</v>
+      </c>
+      <c r="M5" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="6" t="n">
+        <v>101028570</v>
+      </c>
+      <c r="O5" s="10" t="n">
+        <v>0.07692307235468146</v>
+      </c>
+      <c r="P5" s="9" t="n">
         <v>46234</v>
       </c>
     </row>
-    <row r="5">
-[...54 lines deleted...]
-    </row>
     <row r="6">
-      <c r="A6" s="5" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>877-418</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr">
+      <c r="B6" s="5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C6" s="6" t="n">
         <v>123142856</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>831485</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>86199999</v>
-[...1 lines deleted...]
-      <c r="F6" s="2" t="inlineStr"/>
+        <v>80042856</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr"/>
       <c r="G6" s="7" t="n">
         <v>148.1</v>
       </c>
-      <c r="H6" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J6" s="2" t="inlineStr">
+      <c r="H6" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="I6" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="J6" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="K6" s="2" t="inlineStr">
+      <c r="K6" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 11</t>
         </is>
       </c>
       <c r="L6" s="6" t="n">
         <v>123142856</v>
       </c>
       <c r="M6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="n">
         <v>123142856</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="9" t="n">
         <v>46234</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="5" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>877-501</t>
         </is>
       </c>
-      <c r="B7" s="2" t="inlineStr">
+      <c r="B7" s="5" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="C7" s="6" t="n">
         <v>785714286</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>2128730</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>550000000</v>
       </c>
-      <c r="F7" s="2" t="inlineStr"/>
+      <c r="F7" s="5" t="inlineStr"/>
       <c r="G7" s="7" t="n">
         <v>369.1</v>
       </c>
-      <c r="H7" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J7" s="2" t="inlineStr">
+      <c r="H7" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="I7" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="J7" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="K7" s="2" t="inlineStr">
+      <c r="K7" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="n">
         <v>785714286</v>
       </c>
       <c r="M7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="n">
         <v>785714286</v>
       </c>
       <c r="O7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="9" t="n">
         <v>46274</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:P7">
     <sortState ref="A3:P7">
       <sortCondition descending="0" ref="C4:C7"/>
     </sortState>
@@ -923,588 +893,554 @@
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="18" customWidth="1" min="17" max="17"/>
     <col width="18" customWidth="1" min="18" max="18"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>GloraX · GloraX Premium Василеостровский · Санкт-Петербург · Все квартиры ЖК, включая снятые</t>
         </is>
       </c>
-      <c r="B1" s="2" t="n"/>
-[...15 lines deleted...]
-      <c r="R1" s="2" t="n"/>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="2" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n"/>
-[...15 lines deleted...]
-      <c r="R2" s="2" t="n"/>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Квартира (Ссылка)</t>
         </is>
       </c>
-      <c r="B3" s="4" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
-      <c r="C3" s="4" t="inlineStr">
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дата снятия с продажи</t>
         </is>
       </c>
-      <c r="D3" s="4" t="inlineStr">
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Комнаты</t>
         </is>
       </c>
-      <c r="E3" s="4" t="inlineStr">
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
-      <c r="F3" s="4" t="inlineStr">
+      <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Цена за метр</t>
         </is>
       </c>
-      <c r="G3" s="4" t="inlineStr">
+      <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Цена со скидкой</t>
         </is>
       </c>
-      <c r="H3" s="4" t="inlineStr">
+      <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Забронирована</t>
         </is>
       </c>
-      <c r="I3" s="4" t="inlineStr">
+      <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Площадь, м²</t>
         </is>
       </c>
-      <c r="J3" s="4" t="inlineStr">
+      <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Этаж</t>
         </is>
       </c>
-      <c r="K3" s="4" t="inlineStr">
+      <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Макс. этаж</t>
         </is>
       </c>
-      <c r="L3" s="4" t="inlineStr">
+      <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Завершение</t>
         </is>
       </c>
-      <c r="M3" s="4" t="inlineStr">
+      <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Корпус</t>
         </is>
       </c>
-      <c r="N3" s="4" t="inlineStr">
+      <c r="N3" s="3" t="inlineStr">
         <is>
           <t>Цена 7 дней назад</t>
         </is>
       </c>
-      <c r="O3" s="4" t="inlineStr">
+      <c r="O3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
-      <c r="P3" s="4" t="inlineStr">
+      <c r="P3" s="3" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
-      <c r="Q3" s="4" t="inlineStr">
+      <c r="Q3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
-      <c r="R3" s="4" t="inlineStr">
+      <c r="R3" s="3" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>877-1082</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C4" s="9" t="n">
         <v>46246</v>
       </c>
-      <c r="D4" s="2" t="inlineStr">
+      <c r="D4" s="5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>28571429</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>639182</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>20000000</v>
       </c>
-      <c r="H4" s="2" t="inlineStr"/>
+      <c r="H4" s="5" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>44.7</v>
       </c>
-      <c r="J4" s="2" t="n">
+      <c r="J4" s="5" t="n">
         <v>18</v>
       </c>
-      <c r="K4" s="2" t="n">
-[...2 lines deleted...]
-      <c r="L4" s="2" t="inlineStr">
+      <c r="K4" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L4" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="M4" s="2" t="inlineStr">
+      <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 4</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>28571429</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>28571429</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="9" t="n">
         <v>46234</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>877-413</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D5" s="2" t="inlineStr">
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>Снята с продажи</t>
+        </is>
+      </c>
+      <c r="C5" s="9" t="n">
+        <v>46324</v>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>36742856</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>633498</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>25719999</v>
-[...1 lines deleted...]
-      <c r="H5" s="2" t="inlineStr"/>
+        <v>23882856</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>58</v>
       </c>
-      <c r="J5" s="2" t="n">
+      <c r="J5" s="5" t="n">
         <v>18</v>
       </c>
-      <c r="K5" s="2" t="n">
-[...2 lines deleted...]
-      <c r="L5" s="2" t="inlineStr">
+      <c r="K5" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L5" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="M5" s="2" t="inlineStr">
+      <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 11</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>36742856</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>36742856</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="9" t="n">
         <v>46234</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="5" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>877-416</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr">
+      <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Снята с продажи</t>
         </is>
       </c>
       <c r="C6" s="9" t="n">
         <v>46270</v>
       </c>
-      <c r="D6" s="2" t="inlineStr">
+      <c r="D6" s="5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>74699999</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>716203</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>52289999</v>
       </c>
-      <c r="H6" s="2" t="inlineStr"/>
+      <c r="H6" s="5" t="inlineStr"/>
       <c r="I6" s="7" t="n">
         <v>104.3</v>
       </c>
-      <c r="J6" s="2" t="n">
+      <c r="J6" s="5" t="n">
         <v>18</v>
       </c>
-      <c r="K6" s="2" t="n">
-[...2 lines deleted...]
-      <c r="L6" s="2" t="inlineStr">
+      <c r="K6" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L6" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="M6" s="2" t="inlineStr">
+      <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 11</t>
         </is>
       </c>
       <c r="N6" s="6" t="n">
         <v>74699999</v>
       </c>
       <c r="O6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="6" t="n">
-        <v>63571427</v>
-[...2 lines deleted...]
-        <v>0.1750561930912767</v>
+        <v>74699999</v>
+      </c>
+      <c r="Q6" s="8" t="n">
+        <v>0</v>
       </c>
       <c r="R6" s="9" t="n">
         <v>46240</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="5" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>877-539</t>
+        </is>
+      </c>
+      <c r="B7" s="5" t="inlineStr"/>
+      <c r="C7" s="5" t="n"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E7" s="6" t="n">
+        <v>101485713</v>
+      </c>
+      <c r="F7" s="6" t="n">
+        <v>890226</v>
+      </c>
+      <c r="G7" s="6" t="n">
+        <v>65965713</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr"/>
+      <c r="I7" s="7" t="n">
+        <v>114</v>
+      </c>
+      <c r="J7" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="K7" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L7" s="5" t="inlineStr">
+        <is>
+          <t>2024-11</t>
+        </is>
+      </c>
+      <c r="M7" s="5" t="inlineStr">
+        <is>
+          <t>Корпус 9, Секция 1</t>
+        </is>
+      </c>
+      <c r="N7" s="6" t="n">
+        <v>101485713</v>
+      </c>
+      <c r="O7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="6" t="n">
+        <v>101485713</v>
+      </c>
+      <c r="Q7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="9" t="n">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
         <is>
           <t>877-417</t>
         </is>
       </c>
-      <c r="B7" s="2" t="inlineStr">
-[...7 lines deleted...]
-      <c r="D7" s="2" t="inlineStr">
+      <c r="B8" s="5" t="inlineStr"/>
+      <c r="C8" s="5" t="n"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="E7" s="6" t="n">
+      <c r="E8" s="6" t="n">
+        <v>108799998</v>
+      </c>
+      <c r="F8" s="6" t="n">
+        <v>778255</v>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>70719999</v>
+      </c>
+      <c r="H8" s="5" t="inlineStr"/>
+      <c r="I8" s="7" t="n">
+        <v>139.8</v>
+      </c>
+      <c r="J8" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="K8" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L8" s="5" t="inlineStr">
+        <is>
+          <t>2024-11</t>
+        </is>
+      </c>
+      <c r="M8" s="5" t="inlineStr">
+        <is>
+          <t>Корпус 9, Секция 11</t>
+        </is>
+      </c>
+      <c r="N8" s="6" t="n">
+        <v>108799998</v>
+      </c>
+      <c r="O8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="6" t="n">
         <v>101028570</v>
       </c>
-      <c r="F7" s="6" t="n">
-[...37 lines deleted...]
-      <c r="R7" s="9" t="n">
+      <c r="Q8" s="10" t="n">
+        <v>0.07692307235468146</v>
+      </c>
+      <c r="R8" s="9" t="n">
         <v>46234</v>
       </c>
     </row>
-    <row r="8">
-[...56 lines deleted...]
-    </row>
     <row r="9">
-      <c r="A9" s="5" t="inlineStr">
+      <c r="A9" s="4" t="inlineStr">
         <is>
           <t>877-418</t>
         </is>
       </c>
-      <c r="B9" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D9" s="2" t="inlineStr">
+      <c r="B9" s="5" t="inlineStr"/>
+      <c r="C9" s="5" t="n"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>123142856</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>831485</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>86199999</v>
-[...1 lines deleted...]
-      <c r="H9" s="2" t="inlineStr"/>
+        <v>80042856</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr"/>
       <c r="I9" s="7" t="n">
         <v>148.1</v>
       </c>
-      <c r="J9" s="2" t="n">
-[...5 lines deleted...]
-      <c r="L9" s="2" t="inlineStr">
+      <c r="J9" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="K9" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L9" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="M9" s="2" t="inlineStr">
+      <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 11</t>
         </is>
       </c>
       <c r="N9" s="6" t="n">
         <v>123142856</v>
       </c>
       <c r="O9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="6" t="n">
         <v>123142856</v>
       </c>
       <c r="Q9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="9" t="n">
         <v>46234</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="5" t="inlineStr">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>877-501</t>
         </is>
       </c>
-      <c r="B10" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D10" s="2" t="inlineStr">
+      <c r="B10" s="5" t="inlineStr"/>
+      <c r="C10" s="5" t="n"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>785714286</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>2128730</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>550000000</v>
       </c>
-      <c r="H10" s="2" t="inlineStr"/>
+      <c r="H10" s="5" t="inlineStr"/>
       <c r="I10" s="7" t="n">
         <v>369.1</v>
       </c>
-      <c r="J10" s="2" t="n">
-[...5 lines deleted...]
-      <c r="L10" s="2" t="inlineStr">
+      <c r="J10" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="K10" s="5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L10" s="5" t="inlineStr">
         <is>
           <t>2024-11</t>
         </is>
       </c>
-      <c r="M10" s="2" t="inlineStr">
+      <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Корпус 9, Секция 1</t>
         </is>
       </c>
       <c r="N10" s="6" t="n">
         <v>785714286</v>
       </c>
       <c r="O10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="6" t="n">
         <v>785714286</v>
       </c>
       <c r="Q10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="9" t="n">
         <v>46274</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:R10">
     <sortState ref="A3:R10">
       <sortCondition descending="0" ref="E4:E10"/>
     </sortState>
@@ -1594,49 +1530,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
-          <t>Продажи в августе по ДДУ</t>
+          <t>Продажи в сентябре по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>