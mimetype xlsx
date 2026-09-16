--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -81,60 +81,60 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
         <bgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -507,276 +507,246 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="13" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ССК · Ракурс · Краснодар · Актуальный прайс-лист на 02.08.2026</t>
-[...16 lines deleted...]
-      <c r="P1" s="2" t="n"/>
+          <t>ССК · Ракурс · Краснодар · Актуальный прайс-лист на 16.09.2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="2" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n"/>
-[...13 lines deleted...]
-      <c r="P2" s="2" t="n"/>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Квартира (Ссылка)</t>
         </is>
       </c>
-      <c r="B3" s="4" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Комнаты</t>
         </is>
       </c>
-      <c r="C3" s="4" t="inlineStr">
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
-      <c r="D3" s="4" t="inlineStr">
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Цена за метр</t>
         </is>
       </c>
-      <c r="E3" s="4" t="inlineStr">
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Цена со скидкой</t>
         </is>
       </c>
-      <c r="F3" s="4" t="inlineStr">
+      <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Забронирована</t>
         </is>
       </c>
-      <c r="G3" s="4" t="inlineStr">
+      <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Площадь, м²</t>
         </is>
       </c>
-      <c r="H3" s="4" t="inlineStr">
+      <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Этаж</t>
         </is>
       </c>
-      <c r="I3" s="4" t="inlineStr">
+      <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Макс. этаж</t>
         </is>
       </c>
-      <c r="J3" s="4" t="inlineStr">
+      <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Завершение</t>
         </is>
       </c>
-      <c r="K3" s="4" t="inlineStr">
+      <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Корпус</t>
         </is>
       </c>
-      <c r="L3" s="4" t="inlineStr">
+      <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Цена 7 дней назад</t>
         </is>
       </c>
-      <c r="M3" s="4" t="inlineStr">
+      <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
-      <c r="N3" s="4" t="inlineStr">
+      <c r="N3" s="3" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
-      <c r="O3" s="4" t="inlineStr">
+      <c r="O3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
-      <c r="P3" s="4" t="inlineStr">
+      <c r="P3" s="3" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>909-24246</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C4" s="6" t="n">
         <v>8274500</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>130000</v>
       </c>
-      <c r="E4" s="2" t="n"/>
-      <c r="F4" s="2" t="inlineStr"/>
+      <c r="E4" s="5" t="n"/>
+      <c r="F4" s="5" t="inlineStr"/>
       <c r="G4" s="7" t="n">
         <v>63.65</v>
       </c>
-      <c r="H4" s="2" t="n">
+      <c r="H4" s="5" t="n">
         <v>2</v>
       </c>
-      <c r="I4" s="2" t="n">
+      <c r="I4" s="5" t="n">
         <v>16</v>
       </c>
-      <c r="J4" s="2" t="inlineStr">
+      <c r="J4" s="5" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
-      <c r="K4" s="2" t="inlineStr">
+      <c r="K4" s="5" t="inlineStr">
         <is>
           <t>Корпус 8</t>
         </is>
       </c>
       <c r="L4" s="6" t="n">
         <v>8274500</v>
       </c>
       <c r="M4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="6" t="n">
         <v>8274500</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P4" s="2" t="n"/>
+      <c r="P4" s="5" t="n"/>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>909-24249</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr">
+      <c r="B5" s="5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="C5" s="6" t="n">
         <v>8456500</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>130000</v>
       </c>
-      <c r="E5" s="2" t="n"/>
-      <c r="F5" s="2" t="inlineStr"/>
+      <c r="E5" s="5" t="n"/>
+      <c r="F5" s="5" t="inlineStr"/>
       <c r="G5" s="7" t="n">
         <v>65.05</v>
       </c>
-      <c r="H5" s="2" t="n">
+      <c r="H5" s="5" t="n">
         <v>16</v>
       </c>
-      <c r="I5" s="2" t="n">
+      <c r="I5" s="5" t="n">
         <v>16</v>
       </c>
-      <c r="J5" s="2" t="inlineStr">
+      <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
-      <c r="K5" s="2" t="inlineStr">
+      <c r="K5" s="5" t="inlineStr">
         <is>
           <t>Корпус 8</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
         <v>8456500</v>
       </c>
       <c r="M5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="n">
         <v>8456500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="P5" s="2" t="n"/>
+      <c r="P5" s="5" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P5">
     <sortState ref="A3:P5">
       <sortCondition descending="0" ref="C4:C5"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:R5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -790,291 +760,257 @@
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="18" customWidth="1" min="17" max="17"/>
     <col width="18" customWidth="1" min="18" max="18"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ССК · Ракурс · Краснодар · Все квартиры ЖК, включая снятые</t>
         </is>
       </c>
-      <c r="B1" s="2" t="n"/>
-[...15 lines deleted...]
-      <c r="R1" s="2" t="n"/>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
+      <c r="A2" s="2" t="inlineStr">
         <is>
           <t>бесплатная версия: первые 10 квартир</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n"/>
-[...15 lines deleted...]
-      <c r="R2" s="2" t="n"/>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Квартира (Ссылка)</t>
         </is>
       </c>
-      <c r="B3" s="4" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
-      <c r="C3" s="4" t="inlineStr">
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дата снятия с продажи</t>
         </is>
       </c>
-      <c r="D3" s="4" t="inlineStr">
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Комнаты</t>
         </is>
       </c>
-      <c r="E3" s="4" t="inlineStr">
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
-      <c r="F3" s="4" t="inlineStr">
+      <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Цена за метр</t>
         </is>
       </c>
-      <c r="G3" s="4" t="inlineStr">
+      <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Цена со скидкой</t>
         </is>
       </c>
-      <c r="H3" s="4" t="inlineStr">
+      <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Забронирована</t>
         </is>
       </c>
-      <c r="I3" s="4" t="inlineStr">
+      <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Площадь, м²</t>
         </is>
       </c>
-      <c r="J3" s="4" t="inlineStr">
+      <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Этаж</t>
         </is>
       </c>
-      <c r="K3" s="4" t="inlineStr">
+      <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Макс. этаж</t>
         </is>
       </c>
-      <c r="L3" s="4" t="inlineStr">
+      <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Завершение</t>
         </is>
       </c>
-      <c r="M3" s="4" t="inlineStr">
+      <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Корпус</t>
         </is>
       </c>
-      <c r="N3" s="4" t="inlineStr">
+      <c r="N3" s="3" t="inlineStr">
         <is>
           <t>Цена 7 дней назад</t>
         </is>
       </c>
-      <c r="O3" s="4" t="inlineStr">
+      <c r="O3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 7 дней</t>
         </is>
       </c>
-      <c r="P3" s="4" t="inlineStr">
+      <c r="P3" s="3" t="inlineStr">
         <is>
           <t>Цена 30 дней назад</t>
         </is>
       </c>
-      <c r="Q3" s="4" t="inlineStr">
+      <c r="Q3" s="3" t="inlineStr">
         <is>
           <t>Изменение за 30 дней</t>
         </is>
       </c>
-      <c r="R3" s="4" t="inlineStr">
+      <c r="R3" s="3" t="inlineStr">
         <is>
           <t>Когда появилась</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>909-24246</t>
         </is>
       </c>
-      <c r="B4" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D4" s="2" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr"/>
+      <c r="C4" s="5" t="n"/>
+      <c r="D4" s="5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>8274500</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>130000</v>
       </c>
-      <c r="G4" s="2" t="n"/>
-      <c r="H4" s="2" t="inlineStr"/>
+      <c r="G4" s="5" t="n"/>
+      <c r="H4" s="5" t="inlineStr"/>
       <c r="I4" s="7" t="n">
         <v>63.65</v>
       </c>
-      <c r="J4" s="2" t="n">
+      <c r="J4" s="5" t="n">
         <v>2</v>
       </c>
-      <c r="K4" s="2" t="n">
+      <c r="K4" s="5" t="n">
         <v>16</v>
       </c>
-      <c r="L4" s="2" t="inlineStr">
+      <c r="L4" s="5" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
-      <c r="M4" s="2" t="inlineStr">
+      <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Корпус 8</t>
         </is>
       </c>
       <c r="N4" s="6" t="n">
         <v>8274500</v>
       </c>
       <c r="O4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="6" t="n">
         <v>8274500</v>
       </c>
       <c r="Q4" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R4" s="2" t="n"/>
+      <c r="R4" s="5" t="n"/>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>909-24249</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D5" s="2" t="inlineStr">
+      <c r="B5" s="5" t="inlineStr"/>
+      <c r="C5" s="5" t="n"/>
+      <c r="D5" s="5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>8456500</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>130000</v>
       </c>
-      <c r="G5" s="2" t="n"/>
-      <c r="H5" s="2" t="inlineStr"/>
+      <c r="G5" s="5" t="n"/>
+      <c r="H5" s="5" t="inlineStr"/>
       <c r="I5" s="7" t="n">
         <v>65.05</v>
       </c>
-      <c r="J5" s="2" t="n">
+      <c r="J5" s="5" t="n">
         <v>16</v>
       </c>
-      <c r="K5" s="2" t="n">
+      <c r="K5" s="5" t="n">
         <v>16</v>
       </c>
-      <c r="L5" s="2" t="inlineStr">
+      <c r="L5" s="5" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
-      <c r="M5" s="2" t="inlineStr">
+      <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Корпус 8</t>
         </is>
       </c>
       <c r="N5" s="6" t="n">
         <v>8456500</v>
       </c>
       <c r="O5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="6" t="n">
         <v>8456500</v>
       </c>
       <c r="Q5" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="R5" s="2" t="n"/>
+      <c r="R5" s="5" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:R5">
     <sortState ref="A3:R5">
       <sortCondition descending="0" ref="E4:E5"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A1" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -1140,49 +1076,49 @@
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Срок сдачи</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Сдан</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Распроданность по ДДУ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
-          <t>Продажи в июле по ДДУ</t>
+          <t>Продажи в августе по ДДУ</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>